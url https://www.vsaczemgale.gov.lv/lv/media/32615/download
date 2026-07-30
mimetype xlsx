--- v0 (2026-04-14)
+++ v1 (2026-07-30)
@@ -6,67 +6,68 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Zemgale\A.Budžeti\2026\tāmes publicēšanai mājas lapā\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D030024C-EDB7-4FC3-8629-4F5074E8B08F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{12EE3036-98F5-4D9B-934F-9211DAA2AC8E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17865" windowHeight="15495" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17745" windowHeight="15945" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PB_TAME" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">PB_TAME!$20:$20</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="999999" iterateDelta="1E-4"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E142" i="1" l="1"/>
+  <c r="E143" i="1" l="1"/>
+  <c r="E142" i="1"/>
   <c r="E141" i="1"/>
   <c r="E140" i="1"/>
   <c r="E139" i="1"/>
   <c r="E138" i="1"/>
   <c r="E137" i="1"/>
   <c r="E136" i="1"/>
   <c r="E135" i="1"/>
   <c r="E134" i="1"/>
   <c r="E133" i="1"/>
   <c r="E132" i="1"/>
   <c r="E131" i="1"/>
   <c r="E130" i="1"/>
   <c r="E129" i="1"/>
   <c r="E128" i="1"/>
   <c r="E127" i="1"/>
   <c r="E126" i="1"/>
   <c r="E125" i="1"/>
   <c r="E124" i="1"/>
   <c r="E123" i="1"/>
   <c r="E122" i="1"/>
   <c r="E121" i="1"/>
   <c r="E120" i="1"/>
   <c r="E119" i="1"/>
   <c r="E118" i="1"/>
   <c r="E117" i="1"/>
@@ -147,65 +148,65 @@
   <c r="E42" i="1"/>
   <c r="E41" i="1"/>
   <c r="E40" i="1"/>
   <c r="E39" i="1"/>
   <c r="E38" i="1"/>
   <c r="E37" i="1"/>
   <c r="E36" i="1"/>
   <c r="E35" i="1"/>
   <c r="E34" i="1"/>
   <c r="E33" i="1"/>
   <c r="E32" i="1"/>
   <c r="E31" i="1"/>
   <c r="E30" i="1"/>
   <c r="E29" i="1"/>
   <c r="E28" i="1"/>
   <c r="E27" i="1"/>
   <c r="E26" i="1"/>
   <c r="E25" i="1"/>
   <c r="E24" i="1"/>
   <c r="E23" i="1"/>
   <c r="E22" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="179">
   <si>
     <t>Tāme Nr. P180694001</t>
   </si>
   <si>
     <t>Gads</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Tāmes izveides datums</t>
   </si>
   <si>
-    <t>02.04.2026 12:00:04</t>
+    <t>09.07.2026 09:38:32</t>
   </si>
   <si>
     <t>Budžeta veids</t>
   </si>
   <si>
     <t>Pamatbudžets</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Iestāde</t>
   </si>
   <si>
     <t>Valsts sociālās aprūpes centrs "Zemgale"</t>
   </si>
   <si>
     <t>0694</t>
   </si>
   <si>
     <t>Ministrija (centrālā valsts iestāde)</t>
   </si>
   <si>
     <t>Labklājības ministrija</t>
   </si>
@@ -648,50 +649,53 @@
     <t>B200</t>
   </si>
   <si>
     <t>Kapitālie izdevumi</t>
   </si>
   <si>
     <t>B210</t>
   </si>
   <si>
     <t>Pamatkapitāla veidošana</t>
   </si>
   <si>
     <t>Pamatlīdzekļi, ieguldījuma īpašumi un bioloģiskie aktīvi</t>
   </si>
   <si>
     <t>Pārējie pamatlīdzekļi</t>
   </si>
   <si>
     <t>Transportlīdzekļi</t>
   </si>
   <si>
     <t>Datortehnika, sakaru un cita biroja tehnika</t>
   </si>
   <si>
     <t>Pārējie iepriekš neklasificētie pamatlīdzekļi un ieguldījuma īpašumi</t>
+  </si>
+  <si>
+    <t>Pamatlīdzekļu un ieguldījuma īpašumu izveidošana un nepabeigtā būvniecība</t>
   </si>
   <si>
     <t>F00000000</t>
   </si>
   <si>
     <t>Finansēšana</t>
   </si>
   <si>
     <t>F20010000</t>
   </si>
   <si>
     <t>Naudas līdzekļi un noguldījumi (bilances aktīvā)</t>
   </si>
   <si>
     <t>F21010000</t>
   </si>
   <si>
     <t>Naudas līdzekļi</t>
   </si>
   <si>
     <t>F210100001</t>
   </si>
   <si>
     <t>Maksas pakalpojumu un citu pašu ieņēmumu naudas līdzekļu atlikumu izmaiņas palielinājums (-) vai samazinājums (+)</t>
   </si>
@@ -1009,74 +1013,80 @@
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="dotted">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
@@ -1522,3085 +1532,3128 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Z145"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z149"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19"/>
+      <selection activeCell="A145" sqref="A145:XFD148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="48.5" style="1" customWidth="1"/>
     <col min="3" max="4" width="20.33203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.6640625" style="2" customWidth="1"/>
     <col min="7" max="25" width="9.33203125" style="3" customWidth="1"/>
     <col min="26" max="26" width="9.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="2" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A1" s="55" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="12"/>
+      <c r="A1" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="14"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
     </row>
     <row r="2" spans="1:25" s="2" customFormat="1" ht="6.75" customHeight="1">
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
-      <c r="E2" s="15"/>
-      <c r="F2" s="15"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
     </row>
     <row r="3" spans="1:25" s="2" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A3" s="13" t="s">
+      <c r="A3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="13"/>
-[...2 lines deleted...]
-      <c r="E3" s="17" t="s">
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="16"/>
+      <c r="F3" s="18"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A4" s="14" t="s">
+      <c r="A4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="14"/>
-[...2 lines deleted...]
-      <c r="E4" s="30" t="s">
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="16"/>
+      <c r="F4" s="18"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="57" t="s">
+      <c r="B5" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="57"/>
-[...1 lines deleted...]
-      <c r="E5" s="35" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="15"/>
+      <c r="F5" s="17"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
     </row>
     <row r="6" spans="1:25" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A6" s="32" t="s">
+      <c r="A6" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="59"/>
-[...1 lines deleted...]
-      <c r="E6" s="36" t="s">
+      <c r="C6" s="61"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="19"/>
+      <c r="F6" s="21"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
     </row>
     <row r="7" spans="1:25" s="4" customFormat="1" ht="24" customHeight="1">
-      <c r="A7" s="33" t="s">
+      <c r="A7" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="59" t="s">
+      <c r="B7" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="59"/>
-[...1 lines deleted...]
-      <c r="E7" s="36" t="s">
+      <c r="C7" s="61"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="19"/>
+      <c r="F7" s="21"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
     </row>
     <row r="8" spans="1:25" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A8" s="33" t="s">
+      <c r="A8" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="59" t="s">
+      <c r="B8" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="59"/>
-[...1 lines deleted...]
-      <c r="E8" s="36" t="s">
+      <c r="C8" s="61"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="19"/>
+      <c r="F8" s="21"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
     </row>
     <row r="9" spans="1:25" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A9" s="33" t="s">
+      <c r="A9" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="59" t="s">
+      <c r="B9" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="59"/>
-[...1 lines deleted...]
-      <c r="E9" s="36" t="s">
+      <c r="C9" s="61"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="F9" s="19"/>
+      <c r="F9" s="21"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A10" s="33" t="s">
+      <c r="A10" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="59" t="s">
+      <c r="B10" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="59"/>
-[...1 lines deleted...]
-      <c r="E10" s="36" t="s">
+      <c r="C10" s="61"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="F10" s="19"/>
+      <c r="F10" s="21"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
     </row>
     <row r="11" spans="1:25" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A11" s="33" t="s">
+      <c r="A11" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="59" t="s">
+      <c r="B11" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="59"/>
-[...1 lines deleted...]
-      <c r="E11" s="36" t="s">
+      <c r="C11" s="61"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="F11" s="19"/>
+      <c r="F11" s="21"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
     </row>
     <row r="12" spans="1:25" s="4" customFormat="1" ht="15.75" hidden="1" customHeight="1">
-      <c r="A12" s="33" t="s">
+      <c r="A12" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="59"/>
-[...3 lines deleted...]
-      <c r="F12" s="19"/>
+      <c r="B12" s="61"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="21"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
     </row>
     <row r="13" spans="1:25" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A13" s="37" t="s">
+      <c r="A13" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="59" t="s">
+      <c r="B13" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="59"/>
-[...1 lines deleted...]
-      <c r="E13" s="36" t="s">
+      <c r="C13" s="61"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="F13" s="19"/>
+      <c r="F13" s="21"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
     </row>
     <row r="14" spans="1:25" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A14" s="33" t="s">
+      <c r="A14" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="59" t="s">
+      <c r="B14" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="59"/>
-[...2 lines deleted...]
-      <c r="F14" s="19"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="21"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
     </row>
     <row r="15" spans="1:25" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A15" s="33" t="s">
+      <c r="A15" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="39"/>
-[...2 lines deleted...]
-      <c r="E15" s="36" t="s">
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="F15" s="19"/>
+      <c r="F15" s="21"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
     </row>
     <row r="16" spans="1:25" s="4" customFormat="1" ht="15.75" hidden="1" customHeight="1">
-      <c r="A16" s="33" t="s">
+      <c r="A16" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="39"/>
-[...3 lines deleted...]
-      <c r="F16" s="19"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="21"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
     </row>
     <row r="17" spans="1:25" s="4" customFormat="1" ht="15.75" hidden="1" customHeight="1">
-      <c r="A17" s="33" t="s">
+      <c r="A17" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="39"/>
-[...3 lines deleted...]
-      <c r="F17" s="19"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="21"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
     </row>
     <row r="18" spans="1:25" s="4" customFormat="1" ht="16.5" hidden="1" customHeight="1">
-      <c r="A18" s="34" t="s">
+      <c r="A18" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="41"/>
-[...3 lines deleted...]
-      <c r="F18" s="19"/>
+      <c r="B18" s="43"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="21"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
     </row>
     <row r="19" spans="1:25" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A19" s="29"/>
-      <c r="E19" s="18" t="s">
+      <c r="A19" s="31"/>
+      <c r="E19" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="F19" s="18"/>
+      <c r="F19" s="20"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
     </row>
     <row r="20" spans="1:25" s="6" customFormat="1" ht="36" customHeight="1">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="24" t="s">
+      <c r="B20" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="C20" s="24" t="s">
+      <c r="C20" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="D20" s="24" t="s">
+      <c r="D20" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="E20" s="25" t="s">
+      <c r="E20" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="F20" s="20"/>
+      <c r="F20" s="22"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
     </row>
     <row r="21" spans="1:25" s="6" customFormat="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="26" t="s">
+      <c r="B21" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="26">
+      <c r="C21" s="28">
         <v>1</v>
       </c>
-      <c r="D21" s="26">
+      <c r="D21" s="28">
         <v>2</v>
       </c>
-      <c r="E21" s="26">
+      <c r="E21" s="28">
         <v>3</v>
       </c>
-      <c r="F21" s="21"/>
+      <c r="F21" s="23"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
     </row>
     <row r="22" spans="1:25" s="2" customFormat="1">
-      <c r="A22" s="43" t="s">
+      <c r="A22" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="B22" s="44" t="s">
+      <c r="B22" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="C22" s="45">
-[...5 lines deleted...]
-      <c r="E22" s="45">
+      <c r="C22" s="47">
+        <v>20281159</v>
+      </c>
+      <c r="D22" s="47">
+        <v>69723</v>
+      </c>
+      <c r="E22" s="47">
         <f t="shared" ref="E22:E53" si="0">C22+D22</f>
-        <v>20281159</v>
-[...1 lines deleted...]
-      <c r="F22" s="22"/>
+        <v>20350882</v>
+      </c>
+      <c r="F22" s="24"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
     </row>
     <row r="23" spans="1:25" ht="25.5">
-      <c r="A23" s="46" t="s">
+      <c r="A23" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="C23" s="45">
+      <c r="C23" s="47">
         <v>3939097</v>
       </c>
-      <c r="D23" s="45">
-[...2 lines deleted...]
-      <c r="E23" s="45">
+      <c r="D23" s="47">
+        <v>18070</v>
+      </c>
+      <c r="E23" s="47">
         <f t="shared" si="0"/>
-        <v>3939097</v>
-[...1 lines deleted...]
-      <c r="F23" s="22"/>
+        <v>3957167</v>
+      </c>
+      <c r="F23" s="24"/>
     </row>
     <row r="24" spans="1:25" ht="25.5">
-      <c r="A24" s="47" t="s">
+      <c r="A24" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="C24" s="49">
+      <c r="C24" s="51">
         <v>3934775</v>
       </c>
-      <c r="D24" s="49">
-[...2 lines deleted...]
-      <c r="E24" s="49">
+      <c r="D24" s="51">
+        <v>15386</v>
+      </c>
+      <c r="E24" s="51">
         <f t="shared" si="0"/>
+        <v>3950161</v>
+      </c>
+      <c r="F24" s="24"/>
+    </row>
+    <row r="25" spans="1:25" ht="25.5">
+      <c r="A25" s="52">
+        <v>21300</v>
+      </c>
+      <c r="B25" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="51">
         <v>3934775</v>
       </c>
-      <c r="F24" s="22"/>
-[...14 lines deleted...]
-      <c r="E25" s="49">
+      <c r="D25" s="51">
+        <v>15386</v>
+      </c>
+      <c r="E25" s="51">
         <f t="shared" si="0"/>
-        <v>3934775</v>
-[...1 lines deleted...]
-      <c r="F25" s="22"/>
+        <v>3950161</v>
+      </c>
+      <c r="F25" s="24"/>
     </row>
     <row r="26" spans="1:25">
-      <c r="A26" s="52">
+      <c r="A26" s="54">
         <v>21380</v>
       </c>
-      <c r="B26" s="48" t="s">
+      <c r="B26" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="49">
+      <c r="C26" s="51">
         <v>106561</v>
       </c>
-      <c r="D26" s="49">
-[...2 lines deleted...]
-      <c r="E26" s="49">
+      <c r="D26" s="51">
+        <v>-7153</v>
+      </c>
+      <c r="E26" s="51">
         <f t="shared" si="0"/>
-        <v>106561</v>
-[...1 lines deleted...]
-      <c r="F26" s="22"/>
+        <v>99408</v>
+      </c>
+      <c r="F26" s="24"/>
     </row>
     <row r="27" spans="1:25" ht="25.5">
-      <c r="A27" s="53">
+      <c r="A27" s="55">
         <v>21381</v>
       </c>
-      <c r="B27" s="48" t="s">
+      <c r="B27" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="C27" s="49">
+      <c r="C27" s="51">
         <v>84361</v>
       </c>
-      <c r="D27" s="49">
-[...2 lines deleted...]
-      <c r="E27" s="49">
+      <c r="D27" s="51">
+        <v>-5822</v>
+      </c>
+      <c r="E27" s="51">
         <f t="shared" si="0"/>
-        <v>84361</v>
-[...1 lines deleted...]
-      <c r="F27" s="22"/>
+        <v>78539</v>
+      </c>
+      <c r="F27" s="24"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="53">
+      <c r="A28" s="55">
         <v>21383</v>
       </c>
-      <c r="B28" s="48" t="s">
+      <c r="B28" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="C28" s="49">
+      <c r="C28" s="51">
         <v>19231</v>
       </c>
-      <c r="D28" s="49">
-[...2 lines deleted...]
-      <c r="E28" s="49">
+      <c r="D28" s="51">
+        <v>-2500</v>
+      </c>
+      <c r="E28" s="51">
         <f t="shared" si="0"/>
-        <v>19231</v>
-[...1 lines deleted...]
-      <c r="F28" s="22"/>
+        <v>16731</v>
+      </c>
+      <c r="F28" s="24"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="53">
+      <c r="A29" s="55">
         <v>21384</v>
       </c>
-      <c r="B29" s="48" t="s">
+      <c r="B29" s="50" t="s">
         <v>54</v>
       </c>
-      <c r="C29" s="49">
+      <c r="C29" s="51">
         <v>2969</v>
       </c>
-      <c r="D29" s="49">
-[...2 lines deleted...]
-      <c r="E29" s="49">
+      <c r="D29" s="51">
+        <v>1169</v>
+      </c>
+      <c r="E29" s="51">
         <f t="shared" si="0"/>
-        <v>2969</v>
-[...1 lines deleted...]
-      <c r="F29" s="22"/>
+        <v>4138</v>
+      </c>
+      <c r="F29" s="24"/>
     </row>
     <row r="30" spans="1:25" ht="25.5">
-      <c r="A30" s="52">
+      <c r="A30" s="54">
         <v>21390</v>
       </c>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="C30" s="49">
+      <c r="C30" s="51">
         <v>3828214</v>
       </c>
-      <c r="D30" s="49">
-[...2 lines deleted...]
-      <c r="E30" s="49">
+      <c r="D30" s="51">
+        <v>22539</v>
+      </c>
+      <c r="E30" s="51">
         <f t="shared" si="0"/>
-        <v>3828214</v>
-[...1 lines deleted...]
-      <c r="F30" s="22"/>
+        <v>3850753</v>
+      </c>
+      <c r="F30" s="24"/>
     </row>
     <row r="31" spans="1:25" ht="25.5">
-      <c r="A31" s="53">
+      <c r="A31" s="55">
         <v>21391</v>
       </c>
-      <c r="B31" s="48" t="s">
+      <c r="B31" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="C31" s="49">
+      <c r="C31" s="51">
         <v>3702334</v>
       </c>
-      <c r="D31" s="49">
-[...2 lines deleted...]
-      <c r="E31" s="49">
+      <c r="D31" s="51">
+        <v>4267</v>
+      </c>
+      <c r="E31" s="51">
         <f t="shared" si="0"/>
-        <v>3702334</v>
-[...1 lines deleted...]
-      <c r="F31" s="22"/>
+        <v>3706601</v>
+      </c>
+      <c r="F31" s="24"/>
     </row>
     <row r="32" spans="1:25">
-      <c r="A32" s="53">
+      <c r="A32" s="55">
         <v>21394</v>
       </c>
-      <c r="B32" s="48" t="s">
+      <c r="B32" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="C32" s="49">
+      <c r="C32" s="51">
         <v>125880</v>
       </c>
-      <c r="D32" s="49">
-[...2 lines deleted...]
-      <c r="E32" s="49">
+      <c r="D32" s="51">
+        <v>18272</v>
+      </c>
+      <c r="E32" s="51">
         <f t="shared" si="0"/>
-        <v>125880</v>
-[...1 lines deleted...]
-      <c r="F32" s="22"/>
+        <v>144152</v>
+      </c>
+      <c r="F32" s="24"/>
     </row>
     <row r="33" spans="1:6" ht="38.25">
-      <c r="A33" s="47" t="s">
+      <c r="A33" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="B33" s="48" t="s">
+      <c r="B33" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="C33" s="49">
+      <c r="C33" s="51">
         <v>4322</v>
       </c>
-      <c r="D33" s="49">
-[...2 lines deleted...]
-      <c r="E33" s="49">
+      <c r="D33" s="51">
+        <v>2684</v>
+      </c>
+      <c r="E33" s="51">
         <f t="shared" si="0"/>
+        <v>7006</v>
+      </c>
+      <c r="F33" s="24"/>
+    </row>
+    <row r="34" spans="1:6" ht="38.25">
+      <c r="A34" s="52">
+        <v>21400</v>
+      </c>
+      <c r="B34" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="51">
         <v>4322</v>
       </c>
-      <c r="F33" s="22"/>
-[...8 lines deleted...]
-      <c r="C34" s="49">
+      <c r="D34" s="51">
+        <v>2684</v>
+      </c>
+      <c r="E34" s="51">
+        <f t="shared" si="0"/>
+        <v>7006</v>
+      </c>
+      <c r="F34" s="24"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" s="51">
         <v>4322</v>
       </c>
-      <c r="D34" s="49">
-[...2 lines deleted...]
-      <c r="E34" s="49">
+      <c r="D35" s="51">
+        <v>2684</v>
+      </c>
+      <c r="E35" s="51">
         <f t="shared" si="0"/>
+        <v>7006</v>
+      </c>
+      <c r="F35" s="24"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="55">
+        <v>21490</v>
+      </c>
+      <c r="B36" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="51">
         <v>4322</v>
       </c>
-      <c r="F34" s="22"/>
-[...14 lines deleted...]
-      <c r="E35" s="49">
+      <c r="D36" s="51">
+        <v>2684</v>
+      </c>
+      <c r="E36" s="51">
         <f t="shared" si="0"/>
-        <v>4322</v>
-[...16 lines deleted...]
-      <c r="E36" s="49">
+        <v>7006</v>
+      </c>
+      <c r="F36" s="24"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="47">
+        <v>16342062</v>
+      </c>
+      <c r="D37" s="47">
+        <v>51653</v>
+      </c>
+      <c r="E37" s="47">
         <f t="shared" si="0"/>
-        <v>4322</v>
-[...7 lines deleted...]
-      <c r="B37" s="44" t="s">
+        <v>16393715</v>
+      </c>
+      <c r="F37" s="24"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="49">
+        <v>21700</v>
+      </c>
+      <c r="B38" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="C37" s="45">
-[...5 lines deleted...]
-      <c r="E37" s="45">
+      <c r="C38" s="51">
+        <v>16342062</v>
+      </c>
+      <c r="D38" s="51">
+        <v>51653</v>
+      </c>
+      <c r="E38" s="51">
         <f t="shared" si="0"/>
+        <v>16393715</v>
+      </c>
+      <c r="F38" s="24"/>
+    </row>
+    <row r="39" spans="1:6" ht="25.5">
+      <c r="A39" s="52">
+        <v>21710</v>
+      </c>
+      <c r="B39" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="51">
         <v>16342062</v>
       </c>
-      <c r="F37" s="22"/>
-[...14 lines deleted...]
-      <c r="E38" s="49">
+      <c r="D39" s="51">
+        <v>51653</v>
+      </c>
+      <c r="E39" s="51">
         <f t="shared" si="0"/>
-        <v>16342062</v>
-[...16 lines deleted...]
-      <c r="E39" s="49">
+        <v>16393715</v>
+      </c>
+      <c r="F39" s="24"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="47">
+        <v>20281202</v>
+      </c>
+      <c r="D40" s="47">
+        <v>69723</v>
+      </c>
+      <c r="E40" s="47">
         <f t="shared" si="0"/>
-        <v>16342062</v>
-[...16 lines deleted...]
-      <c r="E40" s="45">
+        <v>20350925</v>
+      </c>
+      <c r="F40" s="24"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" s="47">
+        <v>20056202</v>
+      </c>
+      <c r="D41" s="47">
+        <v>69723</v>
+      </c>
+      <c r="E41" s="47">
         <f t="shared" si="0"/>
-        <v>20281202</v>
-[...16 lines deleted...]
-      <c r="E41" s="45">
+        <v>20125925</v>
+      </c>
+      <c r="F41" s="24"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" s="50" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="51">
+        <v>19200727</v>
+      </c>
+      <c r="D42" s="51">
+        <v>35761</v>
+      </c>
+      <c r="E42" s="51">
         <f t="shared" si="0"/>
-        <v>20056202</v>
-[...20 lines deleted...]
-      <c r="F42" s="22"/>
+        <v>19236488</v>
+      </c>
+      <c r="F42" s="24"/>
     </row>
     <row r="43" spans="1:6">
-      <c r="A43" s="50">
+      <c r="A43" s="52">
         <v>1000</v>
       </c>
-      <c r="B43" s="48" t="s">
+      <c r="B43" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="C43" s="49">
+      <c r="C43" s="51">
         <v>13393952</v>
       </c>
-      <c r="D43" s="49">
-[...2 lines deleted...]
-      <c r="E43" s="49">
+      <c r="D43" s="51">
+        <v>0</v>
+      </c>
+      <c r="E43" s="51">
         <f t="shared" si="0"/>
         <v>13393952</v>
       </c>
-      <c r="F43" s="22"/>
+      <c r="F43" s="24"/>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="52">
+      <c r="A44" s="54">
         <v>1100</v>
       </c>
-      <c r="B44" s="48" t="s">
+      <c r="B44" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="C44" s="49">
+      <c r="C44" s="51">
         <v>10366612</v>
       </c>
-      <c r="D44" s="49">
-[...2 lines deleted...]
-      <c r="E44" s="49">
+      <c r="D44" s="51">
+        <v>0</v>
+      </c>
+      <c r="E44" s="51">
         <f t="shared" si="0"/>
         <v>10366612</v>
       </c>
-      <c r="F44" s="22"/>
+      <c r="F44" s="24"/>
     </row>
     <row r="45" spans="1:6">
-      <c r="A45" s="53">
+      <c r="A45" s="55">
         <v>1110</v>
       </c>
-      <c r="B45" s="48" t="s">
+      <c r="B45" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="C45" s="49">
+      <c r="C45" s="51">
         <v>8649064</v>
       </c>
-      <c r="D45" s="49">
-[...2 lines deleted...]
-      <c r="E45" s="49">
+      <c r="D45" s="51">
+        <v>-40000</v>
+      </c>
+      <c r="E45" s="51">
         <f t="shared" si="0"/>
+        <v>8609064</v>
+      </c>
+      <c r="F45" s="24"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="56">
+        <v>1119</v>
+      </c>
+      <c r="B46" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" s="51">
         <v>8649064</v>
       </c>
-      <c r="F45" s="22"/>
-[...14 lines deleted...]
-      <c r="E46" s="49">
+      <c r="D46" s="51">
+        <v>-40000</v>
+      </c>
+      <c r="E46" s="51">
         <f t="shared" si="0"/>
-        <v>8649064</v>
-[...1 lines deleted...]
-      <c r="F46" s="22"/>
+        <v>8609064</v>
+      </c>
+      <c r="F46" s="24"/>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="53">
+      <c r="A47" s="55">
         <v>1140</v>
       </c>
-      <c r="B47" s="48" t="s">
+      <c r="B47" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="C47" s="49">
+      <c r="C47" s="51">
         <v>1709748</v>
       </c>
-      <c r="D47" s="49">
-[...2 lines deleted...]
-      <c r="E47" s="49">
+      <c r="D47" s="51">
+        <v>40000</v>
+      </c>
+      <c r="E47" s="51">
         <f t="shared" si="0"/>
-        <v>1709748</v>
-[...1 lines deleted...]
-      <c r="F47" s="22"/>
+        <v>1749748</v>
+      </c>
+      <c r="F47" s="24"/>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="54">
+      <c r="A48" s="56">
         <v>1141</v>
       </c>
-      <c r="B48" s="48" t="s">
+      <c r="B48" s="50" t="s">
         <v>77</v>
       </c>
-      <c r="C48" s="49">
+      <c r="C48" s="51">
         <v>407030</v>
       </c>
-      <c r="D48" s="49">
-[...2 lines deleted...]
-      <c r="E48" s="49">
+      <c r="D48" s="51">
+        <v>0</v>
+      </c>
+      <c r="E48" s="51">
         <f t="shared" si="0"/>
         <v>407030</v>
       </c>
-      <c r="F48" s="22"/>
+      <c r="F48" s="24"/>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="54">
+      <c r="A49" s="56">
         <v>1142</v>
       </c>
-      <c r="B49" s="48" t="s">
+      <c r="B49" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="C49" s="49">
+      <c r="C49" s="51">
         <v>206676</v>
       </c>
-      <c r="D49" s="49">
-[...2 lines deleted...]
-      <c r="E49" s="49">
+      <c r="D49" s="51">
+        <v>0</v>
+      </c>
+      <c r="E49" s="51">
         <f t="shared" si="0"/>
         <v>206676</v>
       </c>
-      <c r="F49" s="22"/>
+      <c r="F49" s="24"/>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="54">
+      <c r="A50" s="56">
         <v>1144</v>
       </c>
-      <c r="B50" s="48" t="s">
+      <c r="B50" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="C50" s="49">
+      <c r="C50" s="51">
         <v>90000</v>
       </c>
-      <c r="D50" s="49">
-[...2 lines deleted...]
-      <c r="E50" s="49">
+      <c r="D50" s="51">
+        <v>0</v>
+      </c>
+      <c r="E50" s="51">
         <f t="shared" si="0"/>
         <v>90000</v>
       </c>
-      <c r="F50" s="22"/>
+      <c r="F50" s="24"/>
     </row>
     <row r="51" spans="1:6" ht="25.5">
-      <c r="A51" s="54">
+      <c r="A51" s="56">
         <v>1145</v>
       </c>
-      <c r="B51" s="48" t="s">
+      <c r="B51" s="50" t="s">
         <v>80</v>
       </c>
-      <c r="C51" s="49">
+      <c r="C51" s="51">
         <v>953000</v>
       </c>
-      <c r="D51" s="49">
-[...2 lines deleted...]
-      <c r="E51" s="49">
+      <c r="D51" s="51">
+        <v>0</v>
+      </c>
+      <c r="E51" s="51">
         <f t="shared" si="0"/>
         <v>953000</v>
       </c>
-      <c r="F51" s="22"/>
+      <c r="F51" s="24"/>
     </row>
     <row r="52" spans="1:6">
-      <c r="A52" s="54">
+      <c r="A52" s="56">
         <v>1147</v>
       </c>
-      <c r="B52" s="48" t="s">
+      <c r="B52" s="50" t="s">
         <v>81</v>
       </c>
-      <c r="C52" s="49">
+      <c r="C52" s="51">
         <v>50000</v>
       </c>
-      <c r="D52" s="49">
-[...2 lines deleted...]
-      <c r="E52" s="49">
+      <c r="D52" s="51">
+        <v>40000</v>
+      </c>
+      <c r="E52" s="51">
         <f t="shared" si="0"/>
-        <v>50000</v>
-[...1 lines deleted...]
-      <c r="F52" s="22"/>
+        <v>90000</v>
+      </c>
+      <c r="F52" s="24"/>
     </row>
     <row r="53" spans="1:6">
-      <c r="A53" s="54">
+      <c r="A53" s="56">
         <v>1148</v>
       </c>
-      <c r="B53" s="48" t="s">
+      <c r="B53" s="50" t="s">
         <v>82</v>
       </c>
-      <c r="C53" s="49">
+      <c r="C53" s="51">
         <v>3042</v>
       </c>
-      <c r="D53" s="49">
-[...2 lines deleted...]
-      <c r="E53" s="49">
+      <c r="D53" s="51">
+        <v>0</v>
+      </c>
+      <c r="E53" s="51">
         <f t="shared" si="0"/>
         <v>3042</v>
       </c>
-      <c r="F53" s="22"/>
+      <c r="F53" s="24"/>
     </row>
     <row r="54" spans="1:6" ht="25.5">
-      <c r="A54" s="53">
+      <c r="A54" s="55">
         <v>1150</v>
       </c>
-      <c r="B54" s="48" t="s">
+      <c r="B54" s="50" t="s">
         <v>83</v>
       </c>
-      <c r="C54" s="49">
+      <c r="C54" s="51">
         <v>7800</v>
       </c>
-      <c r="D54" s="49">
-[...2 lines deleted...]
-      <c r="E54" s="49">
+      <c r="D54" s="51">
+        <v>0</v>
+      </c>
+      <c r="E54" s="51">
         <f t="shared" ref="E54:E85" si="1">C54+D54</f>
         <v>7800</v>
       </c>
-      <c r="F54" s="22"/>
+      <c r="F54" s="24"/>
     </row>
     <row r="55" spans="1:6" ht="25.5">
-      <c r="A55" s="52">
+      <c r="A55" s="54">
         <v>1200</v>
       </c>
-      <c r="B55" s="48" t="s">
+      <c r="B55" s="50" t="s">
         <v>84</v>
       </c>
-      <c r="C55" s="49">
+      <c r="C55" s="51">
         <v>3027340</v>
       </c>
-      <c r="D55" s="49">
-[...2 lines deleted...]
-      <c r="E55" s="49">
+      <c r="D55" s="51">
+        <v>0</v>
+      </c>
+      <c r="E55" s="51">
         <f t="shared" si="1"/>
         <v>3027340</v>
       </c>
-      <c r="F55" s="22"/>
+      <c r="F55" s="24"/>
     </row>
     <row r="56" spans="1:6" ht="25.5">
-      <c r="A56" s="53">
+      <c r="A56" s="55">
         <v>1210</v>
       </c>
-      <c r="B56" s="48" t="s">
+      <c r="B56" s="50" t="s">
         <v>85</v>
       </c>
-      <c r="C56" s="49">
+      <c r="C56" s="51">
         <v>2510320</v>
       </c>
-      <c r="D56" s="49">
-[...2 lines deleted...]
-      <c r="E56" s="49">
+      <c r="D56" s="51">
+        <v>0</v>
+      </c>
+      <c r="E56" s="51">
         <f t="shared" si="1"/>
         <v>2510320</v>
       </c>
-      <c r="F56" s="22"/>
+      <c r="F56" s="24"/>
     </row>
     <row r="57" spans="1:6" ht="25.5">
-      <c r="A57" s="53">
+      <c r="A57" s="55">
         <v>1220</v>
       </c>
-      <c r="B57" s="48" t="s">
+      <c r="B57" s="50" t="s">
         <v>86</v>
       </c>
-      <c r="C57" s="49">
+      <c r="C57" s="51">
         <v>517020</v>
       </c>
-      <c r="D57" s="49">
-[...2 lines deleted...]
-      <c r="E57" s="49">
+      <c r="D57" s="51">
+        <v>0</v>
+      </c>
+      <c r="E57" s="51">
         <f t="shared" si="1"/>
         <v>517020</v>
       </c>
-      <c r="F57" s="22"/>
+      <c r="F57" s="24"/>
     </row>
     <row r="58" spans="1:6" ht="38.25">
-      <c r="A58" s="54">
+      <c r="A58" s="56">
         <v>1221</v>
       </c>
-      <c r="B58" s="48" t="s">
+      <c r="B58" s="50" t="s">
         <v>87</v>
       </c>
-      <c r="C58" s="49">
+      <c r="C58" s="51">
         <v>176000</v>
       </c>
-      <c r="D58" s="49">
-[...2 lines deleted...]
-      <c r="E58" s="49">
+      <c r="D58" s="51">
+        <v>0</v>
+      </c>
+      <c r="E58" s="51">
         <f t="shared" si="1"/>
         <v>176000</v>
       </c>
-      <c r="F58" s="22"/>
+      <c r="F58" s="24"/>
     </row>
     <row r="59" spans="1:6" ht="25.5">
-      <c r="A59" s="54">
+      <c r="A59" s="56">
         <v>1227</v>
       </c>
-      <c r="B59" s="48" t="s">
+      <c r="B59" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="C59" s="49">
+      <c r="C59" s="51">
         <v>318520</v>
       </c>
-      <c r="D59" s="49">
-[...2 lines deleted...]
-      <c r="E59" s="49">
+      <c r="D59" s="51">
+        <v>0</v>
+      </c>
+      <c r="E59" s="51">
         <f t="shared" si="1"/>
         <v>318520</v>
       </c>
-      <c r="F59" s="22"/>
+      <c r="F59" s="24"/>
     </row>
     <row r="60" spans="1:6" ht="38.25">
-      <c r="A60" s="54">
+      <c r="A60" s="56">
         <v>1228</v>
       </c>
-      <c r="B60" s="48" t="s">
+      <c r="B60" s="50" t="s">
         <v>89</v>
       </c>
-      <c r="C60" s="49">
+      <c r="C60" s="51">
         <v>22500</v>
       </c>
-      <c r="D60" s="49">
-[...2 lines deleted...]
-      <c r="E60" s="49">
+      <c r="D60" s="51">
+        <v>0</v>
+      </c>
+      <c r="E60" s="51">
         <f t="shared" si="1"/>
         <v>22500</v>
       </c>
-      <c r="F60" s="22"/>
+      <c r="F60" s="24"/>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="50">
+      <c r="A61" s="52">
         <v>2000</v>
       </c>
-      <c r="B61" s="48" t="s">
+      <c r="B61" s="50" t="s">
         <v>90</v>
       </c>
-      <c r="C61" s="49">
-[...5 lines deleted...]
-      <c r="E61" s="49">
+      <c r="C61" s="51">
+        <v>5806775</v>
+      </c>
+      <c r="D61" s="51">
+        <v>35761</v>
+      </c>
+      <c r="E61" s="51">
         <f t="shared" si="1"/>
-        <v>5806775</v>
-[...1 lines deleted...]
-      <c r="F61" s="22"/>
+        <v>5842536</v>
+      </c>
+      <c r="F61" s="24"/>
     </row>
     <row r="62" spans="1:6" ht="25.5">
-      <c r="A62" s="52">
+      <c r="A62" s="54">
         <v>2100</v>
       </c>
-      <c r="B62" s="48" t="s">
+      <c r="B62" s="50" t="s">
         <v>91</v>
       </c>
-      <c r="C62" s="49">
+      <c r="C62" s="51">
         <v>2350</v>
       </c>
-      <c r="D62" s="49">
-[...2 lines deleted...]
-      <c r="E62" s="49">
+      <c r="D62" s="51">
+        <v>481</v>
+      </c>
+      <c r="E62" s="51">
         <f t="shared" si="1"/>
-        <v>2350</v>
-[...1 lines deleted...]
-      <c r="F62" s="22"/>
+        <v>2831</v>
+      </c>
+      <c r="F62" s="24"/>
     </row>
     <row r="63" spans="1:6" ht="25.5">
-      <c r="A63" s="53">
+      <c r="A63" s="55">
         <v>2110</v>
       </c>
-      <c r="B63" s="48" t="s">
+      <c r="B63" s="50" t="s">
         <v>92</v>
       </c>
-      <c r="C63" s="49">
+      <c r="C63" s="51">
         <v>1350</v>
       </c>
-      <c r="D63" s="49">
-[...2 lines deleted...]
-      <c r="E63" s="49">
+      <c r="D63" s="51">
+        <v>-886</v>
+      </c>
+      <c r="E63" s="51">
         <f t="shared" si="1"/>
-        <v>1350</v>
-[...1 lines deleted...]
-      <c r="F63" s="22"/>
+        <v>464</v>
+      </c>
+      <c r="F63" s="24"/>
     </row>
     <row r="64" spans="1:6">
-      <c r="A64" s="54">
+      <c r="A64" s="56">
         <v>2111</v>
       </c>
-      <c r="B64" s="48" t="s">
+      <c r="B64" s="50" t="s">
         <v>93</v>
       </c>
-      <c r="C64" s="49">
+      <c r="C64" s="51">
         <v>900</v>
       </c>
-      <c r="D64" s="49">
-[...2 lines deleted...]
-      <c r="E64" s="49">
+      <c r="D64" s="51">
+        <v>-536</v>
+      </c>
+      <c r="E64" s="51">
         <f t="shared" si="1"/>
-        <v>900</v>
-[...1 lines deleted...]
-      <c r="F64" s="22"/>
+        <v>364</v>
+      </c>
+      <c r="F64" s="24"/>
     </row>
     <row r="65" spans="1:6">
-      <c r="A65" s="54">
+      <c r="A65" s="56">
         <v>2112</v>
       </c>
-      <c r="B65" s="48" t="s">
+      <c r="B65" s="50" t="s">
         <v>94</v>
       </c>
-      <c r="C65" s="49">
+      <c r="C65" s="51">
         <v>450</v>
       </c>
-      <c r="D65" s="49">
-[...2 lines deleted...]
-      <c r="E65" s="49">
+      <c r="D65" s="51">
+        <v>-350</v>
+      </c>
+      <c r="E65" s="51">
         <f t="shared" si="1"/>
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="F65" s="22"/>
+        <v>100</v>
+      </c>
+      <c r="F65" s="24"/>
     </row>
     <row r="66" spans="1:6" ht="25.5">
-      <c r="A66" s="53">
+      <c r="A66" s="55">
         <v>2120</v>
       </c>
-      <c r="B66" s="48" t="s">
+      <c r="B66" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="C66" s="49">
+      <c r="C66" s="51">
         <v>1000</v>
       </c>
-      <c r="D66" s="49">
-[...2 lines deleted...]
-      <c r="E66" s="49">
+      <c r="D66" s="51">
+        <v>1367</v>
+      </c>
+      <c r="E66" s="51">
         <f t="shared" si="1"/>
-        <v>1000</v>
-[...1 lines deleted...]
-      <c r="F66" s="22"/>
+        <v>2367</v>
+      </c>
+      <c r="F66" s="24"/>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="54">
+      <c r="A67" s="56">
         <v>2121</v>
       </c>
-      <c r="B67" s="48" t="s">
+      <c r="B67" s="50" t="s">
         <v>93</v>
       </c>
-      <c r="C67" s="49">
+      <c r="C67" s="51">
         <v>500</v>
       </c>
-      <c r="D67" s="49">
-[...2 lines deleted...]
-      <c r="E67" s="49">
+      <c r="D67" s="51">
+        <v>720</v>
+      </c>
+      <c r="E67" s="51">
         <f t="shared" si="1"/>
+        <v>1220</v>
+      </c>
+      <c r="F67" s="24"/>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="56">
+        <v>2122</v>
+      </c>
+      <c r="B68" s="50" t="s">
+        <v>94</v>
+      </c>
+      <c r="C68" s="51">
         <v>500</v>
       </c>
-      <c r="F67" s="22"/>
-[...14 lines deleted...]
-      <c r="E68" s="49">
+      <c r="D68" s="51">
+        <v>647</v>
+      </c>
+      <c r="E68" s="51">
         <f t="shared" si="1"/>
-        <v>500</v>
-[...1 lines deleted...]
-      <c r="F68" s="22"/>
+        <v>1147</v>
+      </c>
+      <c r="F68" s="24"/>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="52">
+      <c r="A69" s="54">
         <v>2200</v>
       </c>
-      <c r="B69" s="48" t="s">
+      <c r="B69" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="C69" s="49">
-[...5 lines deleted...]
-      <c r="E69" s="49">
+      <c r="C69" s="51">
+        <v>1375026</v>
+      </c>
+      <c r="D69" s="51">
+        <v>23639</v>
+      </c>
+      <c r="E69" s="51">
         <f t="shared" si="1"/>
-        <v>1375026</v>
-[...1 lines deleted...]
-      <c r="F69" s="22"/>
+        <v>1398665</v>
+      </c>
+      <c r="F69" s="24"/>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="53">
+      <c r="A70" s="55">
         <v>2210</v>
       </c>
-      <c r="B70" s="48" t="s">
+      <c r="B70" s="50" t="s">
         <v>97</v>
       </c>
-      <c r="C70" s="49">
+      <c r="C70" s="51">
         <v>4893</v>
       </c>
-      <c r="D70" s="49">
-[...2 lines deleted...]
-      <c r="E70" s="49">
+      <c r="D70" s="51">
+        <v>0</v>
+      </c>
+      <c r="E70" s="51">
         <f t="shared" si="1"/>
         <v>4893</v>
       </c>
-      <c r="F70" s="22"/>
+      <c r="F70" s="24"/>
     </row>
     <row r="71" spans="1:6">
-      <c r="A71" s="53">
+      <c r="A71" s="55">
         <v>2220</v>
       </c>
-      <c r="B71" s="48" t="s">
+      <c r="B71" s="50" t="s">
         <v>98</v>
       </c>
-      <c r="C71" s="49">
+      <c r="C71" s="51">
         <v>463850</v>
       </c>
-      <c r="D71" s="49">
-[...2 lines deleted...]
-      <c r="E71" s="49">
+      <c r="D71" s="51">
+        <v>2645</v>
+      </c>
+      <c r="E71" s="51">
         <f t="shared" si="1"/>
-        <v>463850</v>
-[...1 lines deleted...]
-      <c r="F71" s="22"/>
+        <v>466495</v>
+      </c>
+      <c r="F71" s="24"/>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="54">
+      <c r="A72" s="56">
         <v>2221</v>
       </c>
-      <c r="B72" s="48" t="s">
+      <c r="B72" s="50" t="s">
         <v>99</v>
       </c>
-      <c r="C72" s="49">
+      <c r="C72" s="51">
         <v>75000</v>
       </c>
-      <c r="D72" s="49">
-[...2 lines deleted...]
-      <c r="E72" s="49">
+      <c r="D72" s="51">
+        <v>0</v>
+      </c>
+      <c r="E72" s="51">
         <f t="shared" si="1"/>
         <v>75000</v>
       </c>
-      <c r="F72" s="22"/>
+      <c r="F72" s="24"/>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73" s="54">
+      <c r="A73" s="56">
         <v>2222</v>
       </c>
-      <c r="B73" s="48" t="s">
+      <c r="B73" s="50" t="s">
         <v>100</v>
       </c>
-      <c r="C73" s="49">
+      <c r="C73" s="51">
         <v>77000</v>
       </c>
-      <c r="D73" s="49">
-[...2 lines deleted...]
-      <c r="E73" s="49">
+      <c r="D73" s="51">
+        <v>0</v>
+      </c>
+      <c r="E73" s="51">
         <f t="shared" si="1"/>
         <v>77000</v>
       </c>
-      <c r="F73" s="22"/>
+      <c r="F73" s="24"/>
     </row>
     <row r="74" spans="1:6">
-      <c r="A74" s="54">
+      <c r="A74" s="56">
         <v>2223</v>
       </c>
-      <c r="B74" s="48" t="s">
+      <c r="B74" s="50" t="s">
         <v>101</v>
       </c>
-      <c r="C74" s="49">
+      <c r="C74" s="51">
         <v>226000</v>
       </c>
-      <c r="D74" s="49">
-[...2 lines deleted...]
-      <c r="E74" s="49">
+      <c r="D74" s="51">
+        <v>0</v>
+      </c>
+      <c r="E74" s="51">
         <f t="shared" si="1"/>
         <v>226000</v>
       </c>
-      <c r="F74" s="22"/>
+      <c r="F74" s="24"/>
     </row>
     <row r="75" spans="1:6" ht="38.25">
-      <c r="A75" s="54">
+      <c r="A75" s="56">
         <v>2224</v>
       </c>
-      <c r="B75" s="48" t="s">
+      <c r="B75" s="50" t="s">
         <v>102</v>
       </c>
-      <c r="C75" s="49">
+      <c r="C75" s="51">
         <v>85850</v>
       </c>
-      <c r="D75" s="49">
-[...2 lines deleted...]
-      <c r="E75" s="49">
+      <c r="D75" s="51">
+        <v>2645</v>
+      </c>
+      <c r="E75" s="51">
         <f t="shared" si="1"/>
-        <v>85850</v>
-[...1 lines deleted...]
-      <c r="F75" s="22"/>
+        <v>88495</v>
+      </c>
+      <c r="F75" s="24"/>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="53">
+      <c r="A76" s="55">
         <v>2230</v>
       </c>
-      <c r="B76" s="48" t="s">
+      <c r="B76" s="50" t="s">
         <v>103</v>
       </c>
-      <c r="C76" s="49">
+      <c r="C76" s="51">
         <v>181933</v>
       </c>
-      <c r="D76" s="49">
-[...2 lines deleted...]
-      <c r="E76" s="49">
+      <c r="D76" s="51">
+        <v>-1217</v>
+      </c>
+      <c r="E76" s="51">
         <f t="shared" si="1"/>
-        <v>181933</v>
-[...1 lines deleted...]
-      <c r="F76" s="22"/>
+        <v>180716</v>
+      </c>
+      <c r="F76" s="24"/>
     </row>
     <row r="77" spans="1:6" ht="25.5">
-      <c r="A77" s="54">
+      <c r="A77" s="56">
         <v>2231</v>
       </c>
-      <c r="B77" s="48" t="s">
+      <c r="B77" s="50" t="s">
         <v>104</v>
       </c>
-      <c r="C77" s="49">
+      <c r="C77" s="51">
         <v>2500</v>
       </c>
-      <c r="D77" s="49">
-[...2 lines deleted...]
-      <c r="E77" s="49">
+      <c r="D77" s="51">
+        <v>0</v>
+      </c>
+      <c r="E77" s="51">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
-      <c r="F77" s="22"/>
+      <c r="F77" s="24"/>
     </row>
     <row r="78" spans="1:6">
-      <c r="A78" s="54">
+      <c r="A78" s="56">
         <v>2232</v>
       </c>
-      <c r="B78" s="48" t="s">
+      <c r="B78" s="50" t="s">
         <v>105</v>
       </c>
-      <c r="C78" s="49">
+      <c r="C78" s="51">
         <v>15099</v>
       </c>
-      <c r="D78" s="49">
-[...2 lines deleted...]
-      <c r="E78" s="49">
+      <c r="D78" s="51">
+        <v>0</v>
+      </c>
+      <c r="E78" s="51">
         <f t="shared" si="1"/>
         <v>15099</v>
       </c>
-      <c r="F78" s="22"/>
+      <c r="F78" s="24"/>
     </row>
     <row r="79" spans="1:6">
-      <c r="A79" s="54">
+      <c r="A79" s="56">
         <v>2233</v>
       </c>
-      <c r="B79" s="48" t="s">
+      <c r="B79" s="50" t="s">
         <v>106</v>
       </c>
-      <c r="C79" s="49">
+      <c r="C79" s="51">
         <v>2523</v>
       </c>
-      <c r="D79" s="49">
-[...2 lines deleted...]
-      <c r="E79" s="49">
+      <c r="D79" s="51">
+        <v>0</v>
+      </c>
+      <c r="E79" s="51">
         <f t="shared" si="1"/>
         <v>2523</v>
       </c>
-      <c r="F79" s="22"/>
+      <c r="F79" s="24"/>
     </row>
     <row r="80" spans="1:6" ht="25.5">
-      <c r="A80" s="54">
+      <c r="A80" s="56">
         <v>2234</v>
       </c>
-      <c r="B80" s="48" t="s">
+      <c r="B80" s="50" t="s">
         <v>107</v>
       </c>
-      <c r="C80" s="49">
+      <c r="C80" s="51">
         <v>1491</v>
       </c>
-      <c r="D80" s="49">
-[...2 lines deleted...]
-      <c r="E80" s="49">
+      <c r="D80" s="51">
+        <v>0</v>
+      </c>
+      <c r="E80" s="51">
         <f t="shared" si="1"/>
         <v>1491</v>
       </c>
-      <c r="F80" s="22"/>
+      <c r="F80" s="24"/>
     </row>
     <row r="81" spans="1:6">
-      <c r="A81" s="54">
+      <c r="A81" s="56">
         <v>2235</v>
       </c>
-      <c r="B81" s="48" t="s">
+      <c r="B81" s="50" t="s">
         <v>108</v>
       </c>
-      <c r="C81" s="49">
+      <c r="C81" s="51">
         <v>44125</v>
       </c>
-      <c r="D81" s="49">
-[...2 lines deleted...]
-      <c r="E81" s="49">
+      <c r="D81" s="51">
+        <v>0</v>
+      </c>
+      <c r="E81" s="51">
         <f t="shared" si="1"/>
         <v>44125</v>
       </c>
-      <c r="F81" s="22"/>
+      <c r="F81" s="24"/>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="54">
+      <c r="A82" s="56">
         <v>2236</v>
       </c>
-      <c r="B82" s="48" t="s">
+      <c r="B82" s="50" t="s">
         <v>109</v>
       </c>
-      <c r="C82" s="49">
+      <c r="C82" s="51">
         <v>14</v>
       </c>
-      <c r="D82" s="49">
-[...2 lines deleted...]
-      <c r="E82" s="49">
+      <c r="D82" s="51">
+        <v>0</v>
+      </c>
+      <c r="E82" s="51">
         <f t="shared" si="1"/>
         <v>14</v>
       </c>
-      <c r="F82" s="22"/>
+      <c r="F82" s="24"/>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="54">
+      <c r="A83" s="56">
         <v>2239</v>
       </c>
-      <c r="B83" s="48" t="s">
+      <c r="B83" s="50" t="s">
         <v>110</v>
       </c>
-      <c r="C83" s="49">
+      <c r="C83" s="51">
         <v>116181</v>
       </c>
-      <c r="D83" s="49">
-[...2 lines deleted...]
-      <c r="E83" s="49">
+      <c r="D83" s="51">
+        <v>-1217</v>
+      </c>
+      <c r="E83" s="51">
         <f t="shared" si="1"/>
-        <v>116181</v>
-[...1 lines deleted...]
-      <c r="F83" s="22"/>
+        <v>114964</v>
+      </c>
+      <c r="F83" s="24"/>
     </row>
     <row r="84" spans="1:6" ht="25.5">
-      <c r="A84" s="53">
+      <c r="A84" s="55">
         <v>2240</v>
       </c>
-      <c r="B84" s="48" t="s">
+      <c r="B84" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="C84" s="49">
-[...5 lines deleted...]
-      <c r="E84" s="49">
+      <c r="C84" s="51">
+        <v>655944</v>
+      </c>
+      <c r="D84" s="51">
+        <v>22065</v>
+      </c>
+      <c r="E84" s="51">
         <f t="shared" si="1"/>
-        <v>655944</v>
-[...1 lines deleted...]
-      <c r="F84" s="22"/>
+        <v>678009</v>
+      </c>
+      <c r="F84" s="24"/>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="54">
+      <c r="A85" s="56">
         <v>2241</v>
       </c>
-      <c r="B85" s="48" t="s">
+      <c r="B85" s="50" t="s">
         <v>112</v>
       </c>
-      <c r="C85" s="49">
-[...5 lines deleted...]
-      <c r="E85" s="49">
+      <c r="C85" s="51">
+        <v>346020</v>
+      </c>
+      <c r="D85" s="51">
+        <v>-9088</v>
+      </c>
+      <c r="E85" s="51">
         <f t="shared" si="1"/>
-        <v>346020</v>
-[...1 lines deleted...]
-      <c r="F85" s="22"/>
+        <v>336932</v>
+      </c>
+      <c r="F85" s="24"/>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="54">
+      <c r="A86" s="56">
         <v>2242</v>
       </c>
-      <c r="B86" s="48" t="s">
+      <c r="B86" s="50" t="s">
         <v>113</v>
       </c>
-      <c r="C86" s="49">
+      <c r="C86" s="51">
         <v>31983</v>
       </c>
-      <c r="D86" s="49">
-[...2 lines deleted...]
-      <c r="E86" s="49">
+      <c r="D86" s="51">
+        <v>1053</v>
+      </c>
+      <c r="E86" s="51">
         <f t="shared" ref="E86:E117" si="2">C86+D86</f>
-        <v>31983</v>
-[...1 lines deleted...]
-      <c r="F86" s="22"/>
+        <v>33036</v>
+      </c>
+      <c r="F86" s="24"/>
     </row>
     <row r="87" spans="1:6" ht="25.5">
-      <c r="A87" s="54">
+      <c r="A87" s="56">
         <v>2243</v>
       </c>
-      <c r="B87" s="48" t="s">
+      <c r="B87" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="C87" s="49">
+      <c r="C87" s="51">
         <v>142214</v>
       </c>
-      <c r="D87" s="49">
-[...2 lines deleted...]
-      <c r="E87" s="49">
+      <c r="D87" s="51">
+        <v>-9900</v>
+      </c>
+      <c r="E87" s="51">
         <f t="shared" si="2"/>
-        <v>142214</v>
-[...1 lines deleted...]
-      <c r="F87" s="22"/>
+        <v>132314</v>
+      </c>
+      <c r="F87" s="24"/>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="54">
+      <c r="A88" s="56">
         <v>2244</v>
       </c>
-      <c r="B88" s="48" t="s">
+      <c r="B88" s="50" t="s">
         <v>115</v>
       </c>
-      <c r="C88" s="49">
+      <c r="C88" s="51">
         <v>123467</v>
       </c>
-      <c r="D88" s="49">
-[...2 lines deleted...]
-      <c r="E88" s="49">
+      <c r="D88" s="51">
+        <v>40000</v>
+      </c>
+      <c r="E88" s="51">
         <f t="shared" si="2"/>
-        <v>123467</v>
-[...1 lines deleted...]
-      <c r="F88" s="22"/>
+        <v>163467</v>
+      </c>
+      <c r="F88" s="24"/>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="54">
+      <c r="A89" s="56">
         <v>2247</v>
       </c>
-      <c r="B89" s="48" t="s">
+      <c r="B89" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="C89" s="49">
+      <c r="C89" s="51">
         <v>3214</v>
       </c>
-      <c r="D89" s="49">
-[...2 lines deleted...]
-      <c r="E89" s="49">
+      <c r="D89" s="51">
+        <v>0</v>
+      </c>
+      <c r="E89" s="51">
         <f t="shared" si="2"/>
         <v>3214</v>
       </c>
-      <c r="F89" s="22"/>
+      <c r="F89" s="24"/>
     </row>
     <row r="90" spans="1:6" ht="25.5">
-      <c r="A90" s="54">
+      <c r="A90" s="56">
         <v>2249</v>
       </c>
-      <c r="B90" s="48" t="s">
+      <c r="B90" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="C90" s="49">
+      <c r="C90" s="51">
         <v>9046</v>
       </c>
-      <c r="D90" s="49">
-[...2 lines deleted...]
-      <c r="E90" s="49">
+      <c r="D90" s="51">
+        <v>0</v>
+      </c>
+      <c r="E90" s="51">
         <f t="shared" si="2"/>
         <v>9046</v>
       </c>
-      <c r="F90" s="22"/>
+      <c r="F90" s="24"/>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="53">
+      <c r="A91" s="55">
         <v>2250</v>
       </c>
-      <c r="B91" s="48" t="s">
+      <c r="B91" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="C91" s="49">
+      <c r="C91" s="51">
         <v>61392</v>
       </c>
-      <c r="D91" s="49">
-[...2 lines deleted...]
-      <c r="E91" s="49">
+      <c r="D91" s="51">
+        <v>146</v>
+      </c>
+      <c r="E91" s="51">
         <f t="shared" si="2"/>
-        <v>61392</v>
-[...1 lines deleted...]
-      <c r="F91" s="22"/>
+        <v>61538</v>
+      </c>
+      <c r="F91" s="24"/>
     </row>
     <row r="92" spans="1:6">
-      <c r="A92" s="53">
+      <c r="A92" s="55">
         <v>2260</v>
       </c>
-      <c r="B92" s="48" t="s">
+      <c r="B92" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="C92" s="49">
+      <c r="C92" s="51">
         <v>7014</v>
       </c>
-      <c r="D92" s="49">
-[...2 lines deleted...]
-      <c r="E92" s="49">
+      <c r="D92" s="51">
+        <v>0</v>
+      </c>
+      <c r="E92" s="51">
         <f t="shared" si="2"/>
         <v>7014</v>
       </c>
-      <c r="F92" s="22"/>
+      <c r="F92" s="24"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="54">
+      <c r="A93" s="56">
         <v>2262</v>
       </c>
-      <c r="B93" s="48" t="s">
+      <c r="B93" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="C93" s="49">
+      <c r="C93" s="51">
         <v>5278</v>
       </c>
-      <c r="D93" s="49">
-[...2 lines deleted...]
-      <c r="E93" s="49">
+      <c r="D93" s="51">
+        <v>0</v>
+      </c>
+      <c r="E93" s="51">
         <f t="shared" si="2"/>
         <v>5278</v>
       </c>
-      <c r="F93" s="22"/>
+      <c r="F93" s="24"/>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="54">
+      <c r="A94" s="56">
         <v>2263</v>
       </c>
-      <c r="B94" s="48" t="s">
+      <c r="B94" s="50" t="s">
         <v>121</v>
       </c>
-      <c r="C94" s="49">
+      <c r="C94" s="51">
         <v>1475</v>
       </c>
-      <c r="D94" s="49">
-[...2 lines deleted...]
-      <c r="E94" s="49">
+      <c r="D94" s="51">
+        <v>0</v>
+      </c>
+      <c r="E94" s="51">
         <f t="shared" si="2"/>
         <v>1475</v>
       </c>
-      <c r="F94" s="22"/>
+      <c r="F94" s="24"/>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="54">
+      <c r="A95" s="56">
         <v>2264</v>
       </c>
-      <c r="B95" s="48" t="s">
+      <c r="B95" s="50" t="s">
         <v>122</v>
       </c>
-      <c r="C95" s="49">
+      <c r="C95" s="51">
         <v>261</v>
       </c>
-      <c r="D95" s="49">
-[...2 lines deleted...]
-      <c r="E95" s="49">
+      <c r="D95" s="51">
+        <v>0</v>
+      </c>
+      <c r="E95" s="51">
         <f t="shared" si="2"/>
         <v>261</v>
       </c>
-      <c r="F95" s="22"/>
+      <c r="F95" s="24"/>
     </row>
     <row r="96" spans="1:6" ht="25.5">
-      <c r="A96" s="52">
+      <c r="A96" s="54">
         <v>2300</v>
       </c>
-      <c r="B96" s="48" t="s">
+      <c r="B96" s="50" t="s">
         <v>123</v>
       </c>
-      <c r="C96" s="49">
-[...5 lines deleted...]
-      <c r="E96" s="49">
+      <c r="C96" s="51">
+        <v>4381984</v>
+      </c>
+      <c r="D96" s="51">
+        <v>11424</v>
+      </c>
+      <c r="E96" s="51">
         <f t="shared" si="2"/>
-        <v>4381984</v>
-[...1 lines deleted...]
-      <c r="F96" s="22"/>
+        <v>4393408</v>
+      </c>
+      <c r="F96" s="24"/>
     </row>
     <row r="97" spans="1:6">
-      <c r="A97" s="53">
+      <c r="A97" s="55">
         <v>2310</v>
       </c>
-      <c r="B97" s="48" t="s">
+      <c r="B97" s="50" t="s">
         <v>124</v>
       </c>
-      <c r="C97" s="49">
-[...5 lines deleted...]
-      <c r="E97" s="49">
+      <c r="C97" s="51">
+        <v>174372</v>
+      </c>
+      <c r="D97" s="51">
+        <v>13116</v>
+      </c>
+      <c r="E97" s="51">
         <f t="shared" si="2"/>
-        <v>174372</v>
-[...1 lines deleted...]
-      <c r="F97" s="22"/>
+        <v>187488</v>
+      </c>
+      <c r="F97" s="24"/>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="54">
+      <c r="A98" s="56">
         <v>2311</v>
       </c>
-      <c r="B98" s="48" t="s">
+      <c r="B98" s="50" t="s">
         <v>125</v>
       </c>
-      <c r="C98" s="49">
+      <c r="C98" s="51">
         <v>18900</v>
       </c>
-      <c r="D98" s="49">
-[...2 lines deleted...]
-      <c r="E98" s="49">
+      <c r="D98" s="51">
+        <v>100</v>
+      </c>
+      <c r="E98" s="51">
         <f t="shared" si="2"/>
-        <v>18900</v>
-[...1 lines deleted...]
-      <c r="F98" s="22"/>
+        <v>19000</v>
+      </c>
+      <c r="F98" s="24"/>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="54">
+      <c r="A99" s="56">
         <v>2312</v>
       </c>
-      <c r="B99" s="48" t="s">
+      <c r="B99" s="50" t="s">
         <v>126</v>
       </c>
-      <c r="C99" s="49">
+      <c r="C99" s="51">
         <v>145605</v>
       </c>
-      <c r="D99" s="49">
-[...2 lines deleted...]
-      <c r="E99" s="49">
+      <c r="D99" s="51">
+        <v>13016</v>
+      </c>
+      <c r="E99" s="51">
         <f t="shared" si="2"/>
-        <v>145605</v>
-[...1 lines deleted...]
-      <c r="F99" s="22"/>
+        <v>158621</v>
+      </c>
+      <c r="F99" s="24"/>
     </row>
     <row r="100" spans="1:6" ht="25.5">
-      <c r="A100" s="54">
+      <c r="A100" s="56">
         <v>2314</v>
       </c>
-      <c r="B100" s="48" t="s">
+      <c r="B100" s="50" t="s">
         <v>127</v>
       </c>
-      <c r="C100" s="49">
-[...5 lines deleted...]
-      <c r="E100" s="49">
+      <c r="C100" s="51">
+        <v>9867</v>
+      </c>
+      <c r="D100" s="51">
+        <v>0</v>
+      </c>
+      <c r="E100" s="51">
         <f t="shared" si="2"/>
         <v>9867</v>
       </c>
-      <c r="F100" s="22"/>
+      <c r="F100" s="24"/>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="53">
+      <c r="A101" s="55">
         <v>2320</v>
       </c>
-      <c r="B101" s="48" t="s">
+      <c r="B101" s="50" t="s">
         <v>128</v>
       </c>
-      <c r="C101" s="49">
+      <c r="C101" s="51">
         <v>397250</v>
       </c>
-      <c r="D101" s="49">
-[...2 lines deleted...]
-      <c r="E101" s="49">
+      <c r="D101" s="51">
+        <v>5700</v>
+      </c>
+      <c r="E101" s="51">
         <f t="shared" si="2"/>
-        <v>397250</v>
-[...1 lines deleted...]
-      <c r="F101" s="22"/>
+        <v>402950</v>
+      </c>
+      <c r="F101" s="24"/>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="54">
+      <c r="A102" s="56">
         <v>2321</v>
       </c>
-      <c r="B102" s="48" t="s">
+      <c r="B102" s="50" t="s">
         <v>129</v>
       </c>
-      <c r="C102" s="49">
+      <c r="C102" s="51">
         <v>348000</v>
       </c>
-      <c r="D102" s="49">
-[...2 lines deleted...]
-      <c r="E102" s="49">
+      <c r="D102" s="51">
+        <v>0</v>
+      </c>
+      <c r="E102" s="51">
         <f t="shared" si="2"/>
         <v>348000</v>
       </c>
-      <c r="F102" s="22"/>
+      <c r="F102" s="24"/>
     </row>
     <row r="103" spans="1:6">
-      <c r="A103" s="54">
+      <c r="A103" s="56">
         <v>2322</v>
       </c>
-      <c r="B103" s="48" t="s">
+      <c r="B103" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="C103" s="49">
+      <c r="C103" s="51">
         <v>49250</v>
       </c>
-      <c r="D103" s="49">
-[...2 lines deleted...]
-      <c r="E103" s="49">
+      <c r="D103" s="51">
+        <v>5700</v>
+      </c>
+      <c r="E103" s="51">
         <f t="shared" si="2"/>
-        <v>49250</v>
-[...1 lines deleted...]
-      <c r="F103" s="22"/>
+        <v>54950</v>
+      </c>
+      <c r="F103" s="24"/>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="53">
+      <c r="A104" s="55">
         <v>2330</v>
       </c>
-      <c r="B104" s="48" t="s">
+      <c r="B104" s="50" t="s">
         <v>131</v>
       </c>
-      <c r="C104" s="49">
+      <c r="C104" s="51">
         <v>240</v>
       </c>
-      <c r="D104" s="49">
-[...2 lines deleted...]
-      <c r="E104" s="49">
+      <c r="D104" s="51">
+        <v>11</v>
+      </c>
+      <c r="E104" s="51">
         <f t="shared" si="2"/>
-        <v>240</v>
-[...4 lines deleted...]
-      <c r="A105" s="53">
+        <v>251</v>
+      </c>
+      <c r="F104" s="24"/>
+    </row>
+    <row r="105" spans="1:6" ht="25.5">
+      <c r="A105" s="55">
         <v>2340</v>
       </c>
-      <c r="B105" s="48" t="s">
+      <c r="B105" s="50" t="s">
         <v>132</v>
       </c>
-      <c r="C105" s="49">
+      <c r="C105" s="51">
         <v>201500</v>
       </c>
-      <c r="D105" s="49">
-[...2 lines deleted...]
-      <c r="E105" s="49">
+      <c r="D105" s="51">
+        <v>1500</v>
+      </c>
+      <c r="E105" s="51">
         <f t="shared" si="2"/>
+        <v>203000</v>
+      </c>
+      <c r="F105" s="24"/>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="56">
+        <v>2341</v>
+      </c>
+      <c r="B106" s="50" t="s">
+        <v>133</v>
+      </c>
+      <c r="C106" s="51">
         <v>201500</v>
       </c>
-      <c r="F105" s="22"/>
-[...14 lines deleted...]
-      <c r="E106" s="49">
+      <c r="D106" s="51">
+        <v>1500</v>
+      </c>
+      <c r="E106" s="51">
         <f t="shared" si="2"/>
-        <v>201500</v>
-[...1 lines deleted...]
-      <c r="F106" s="22"/>
+        <v>203000</v>
+      </c>
+      <c r="F106" s="24"/>
     </row>
     <row r="107" spans="1:6">
-      <c r="A107" s="53">
+      <c r="A107" s="55">
         <v>2350</v>
       </c>
-      <c r="B107" s="48" t="s">
+      <c r="B107" s="50" t="s">
         <v>134</v>
       </c>
-      <c r="C107" s="49">
+      <c r="C107" s="51">
         <v>204700</v>
       </c>
-      <c r="D107" s="49">
-[...2 lines deleted...]
-      <c r="E107" s="49">
+      <c r="D107" s="51">
+        <v>-19256</v>
+      </c>
+      <c r="E107" s="51">
         <f t="shared" si="2"/>
-        <v>204700</v>
-[...1 lines deleted...]
-      <c r="F107" s="22"/>
+        <v>185444</v>
+      </c>
+      <c r="F107" s="24"/>
     </row>
     <row r="108" spans="1:6" ht="25.5">
-      <c r="A108" s="53">
+      <c r="A108" s="55">
         <v>2360</v>
       </c>
-      <c r="B108" s="48" t="s">
+      <c r="B108" s="50" t="s">
         <v>135</v>
       </c>
-      <c r="C108" s="49">
+      <c r="C108" s="51">
         <v>3402423</v>
       </c>
-      <c r="D108" s="49">
-[...2 lines deleted...]
-      <c r="E108" s="49">
+      <c r="D108" s="51">
+        <v>10202</v>
+      </c>
+      <c r="E108" s="51">
         <f t="shared" si="2"/>
-        <v>3402423</v>
-[...1 lines deleted...]
-      <c r="F108" s="22"/>
+        <v>3412625</v>
+      </c>
+      <c r="F108" s="24"/>
     </row>
     <row r="109" spans="1:6">
-      <c r="A109" s="54">
+      <c r="A109" s="56">
         <v>2361</v>
       </c>
-      <c r="B109" s="48" t="s">
+      <c r="B109" s="50" t="s">
         <v>136</v>
       </c>
-      <c r="C109" s="49">
+      <c r="C109" s="51">
         <v>180300</v>
       </c>
-      <c r="D109" s="49">
-[...2 lines deleted...]
-      <c r="E109" s="49">
+      <c r="D109" s="51">
+        <v>0</v>
+      </c>
+      <c r="E109" s="51">
         <f t="shared" si="2"/>
         <v>180300</v>
       </c>
-      <c r="F109" s="22"/>
+      <c r="F109" s="24"/>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="54">
+      <c r="A110" s="56">
         <v>2362</v>
       </c>
-      <c r="B110" s="48" t="s">
+      <c r="B110" s="50" t="s">
         <v>137</v>
       </c>
-      <c r="C110" s="49">
+      <c r="C110" s="51">
         <v>300</v>
       </c>
-      <c r="D110" s="49">
-[...2 lines deleted...]
-      <c r="E110" s="49">
+      <c r="D110" s="51">
+        <v>502</v>
+      </c>
+      <c r="E110" s="51">
         <f t="shared" si="2"/>
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="F110" s="22"/>
+        <v>802</v>
+      </c>
+      <c r="F110" s="24"/>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" s="54">
+      <c r="A111" s="56">
         <v>2363</v>
       </c>
-      <c r="B111" s="48" t="s">
+      <c r="B111" s="50" t="s">
         <v>138</v>
       </c>
-      <c r="C111" s="49">
+      <c r="C111" s="51">
         <v>2925187</v>
       </c>
-      <c r="D111" s="49">
-[...2 lines deleted...]
-      <c r="E111" s="49">
+      <c r="D111" s="51">
+        <v>0</v>
+      </c>
+      <c r="E111" s="51">
         <f t="shared" si="2"/>
         <v>2925187</v>
       </c>
-      <c r="F111" s="22"/>
+      <c r="F111" s="24"/>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="54">
+      <c r="A112" s="56">
         <v>2364</v>
       </c>
-      <c r="B112" s="48" t="s">
+      <c r="B112" s="50" t="s">
         <v>139</v>
       </c>
-      <c r="C112" s="49">
+      <c r="C112" s="51">
         <v>24699</v>
       </c>
-      <c r="D112" s="49">
-[...2 lines deleted...]
-      <c r="E112" s="49">
+      <c r="D112" s="51">
+        <v>0</v>
+      </c>
+      <c r="E112" s="51">
         <f t="shared" si="2"/>
         <v>24699</v>
       </c>
-      <c r="F112" s="22"/>
+      <c r="F112" s="24"/>
     </row>
     <row r="113" spans="1:6">
-      <c r="A113" s="54">
+      <c r="A113" s="56">
         <v>2365</v>
       </c>
-      <c r="B113" s="48" t="s">
+      <c r="B113" s="50" t="s">
         <v>140</v>
       </c>
-      <c r="C113" s="49">
+      <c r="C113" s="51">
         <v>9912</v>
       </c>
-      <c r="D113" s="49">
-[...2 lines deleted...]
-      <c r="E113" s="49">
+      <c r="D113" s="51">
+        <v>0</v>
+      </c>
+      <c r="E113" s="51">
         <f t="shared" si="2"/>
         <v>9912</v>
       </c>
-      <c r="F113" s="22"/>
+      <c r="F113" s="24"/>
     </row>
     <row r="114" spans="1:6" ht="51">
-      <c r="A114" s="54">
+      <c r="A114" s="56">
         <v>2369</v>
       </c>
-      <c r="B114" s="48" t="s">
+      <c r="B114" s="50" t="s">
         <v>141</v>
       </c>
-      <c r="C114" s="49">
+      <c r="C114" s="51">
         <v>262025</v>
       </c>
-      <c r="D114" s="49">
-[...2 lines deleted...]
-      <c r="E114" s="49">
+      <c r="D114" s="51">
+        <v>9700</v>
+      </c>
+      <c r="E114" s="51">
         <f t="shared" si="2"/>
-        <v>262025</v>
-[...1 lines deleted...]
-      <c r="F114" s="22"/>
+        <v>271725</v>
+      </c>
+      <c r="F114" s="24"/>
     </row>
     <row r="115" spans="1:6">
-      <c r="A115" s="53">
+      <c r="A115" s="55">
         <v>2390</v>
       </c>
-      <c r="B115" s="48" t="s">
+      <c r="B115" s="50" t="s">
         <v>142</v>
       </c>
-      <c r="C115" s="49">
+      <c r="C115" s="51">
         <v>1499</v>
       </c>
-      <c r="D115" s="49">
-[...2 lines deleted...]
-      <c r="E115" s="49">
+      <c r="D115" s="51">
+        <v>151</v>
+      </c>
+      <c r="E115" s="51">
         <f t="shared" si="2"/>
-        <v>1499</v>
-[...1 lines deleted...]
-      <c r="F115" s="22"/>
+        <v>1650</v>
+      </c>
+      <c r="F115" s="24"/>
     </row>
     <row r="116" spans="1:6" ht="25.5">
-      <c r="A116" s="52">
+      <c r="A116" s="54">
         <v>2500</v>
       </c>
-      <c r="B116" s="48" t="s">
+      <c r="B116" s="50" t="s">
         <v>143</v>
       </c>
-      <c r="C116" s="49">
+      <c r="C116" s="51">
+        <v>47415</v>
+      </c>
+      <c r="D116" s="51">
+        <v>217</v>
+      </c>
+      <c r="E116" s="51">
+        <f t="shared" si="2"/>
+        <v>47632</v>
+      </c>
+      <c r="F116" s="24"/>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="55">
+        <v>2510</v>
+      </c>
+      <c r="B117" s="50" t="s">
+        <v>144</v>
+      </c>
+      <c r="C117" s="51">
         <v>47282</v>
       </c>
-      <c r="D116" s="49">
-[...2 lines deleted...]
-      <c r="E116" s="49">
+      <c r="D117" s="51">
+        <v>116</v>
+      </c>
+      <c r="E117" s="51">
         <f t="shared" si="2"/>
-        <v>47415</v>
-[...20 lines deleted...]
-      <c r="F117" s="22"/>
+        <v>47398</v>
+      </c>
+      <c r="F117" s="24"/>
     </row>
     <row r="118" spans="1:6" ht="25.5">
-      <c r="A118" s="54">
+      <c r="A118" s="56">
         <v>2512</v>
       </c>
-      <c r="B118" s="48" t="s">
+      <c r="B118" s="50" t="s">
         <v>145</v>
       </c>
-      <c r="C118" s="49">
+      <c r="C118" s="51">
         <v>40154</v>
       </c>
-      <c r="D118" s="49">
-[...6 lines deleted...]
-      <c r="F118" s="22"/>
+      <c r="D118" s="51">
+        <v>-126</v>
+      </c>
+      <c r="E118" s="51">
+        <f t="shared" ref="E118:E149" si="3">C118+D118</f>
+        <v>40028</v>
+      </c>
+      <c r="F118" s="24"/>
     </row>
     <row r="119" spans="1:6" ht="25.5">
-      <c r="A119" s="54">
+      <c r="A119" s="56">
         <v>2513</v>
       </c>
-      <c r="B119" s="48" t="s">
+      <c r="B119" s="50" t="s">
         <v>146</v>
       </c>
-      <c r="C119" s="49">
+      <c r="C119" s="51">
         <v>1510</v>
       </c>
-      <c r="D119" s="49">
-[...2 lines deleted...]
-      <c r="E119" s="49">
+      <c r="D119" s="51">
+        <v>126</v>
+      </c>
+      <c r="E119" s="51">
         <f t="shared" si="3"/>
-        <v>1510</v>
-[...1 lines deleted...]
-      <c r="F119" s="22"/>
+        <v>1636</v>
+      </c>
+      <c r="F119" s="24"/>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="54">
+      <c r="A120" s="56">
         <v>2515</v>
       </c>
-      <c r="B120" s="48" t="s">
+      <c r="B120" s="50" t="s">
         <v>147</v>
       </c>
-      <c r="C120" s="49">
+      <c r="C120" s="51">
         <v>3086</v>
       </c>
-      <c r="D120" s="49">
-[...2 lines deleted...]
-      <c r="E120" s="49">
+      <c r="D120" s="51">
+        <v>0</v>
+      </c>
+      <c r="E120" s="51">
         <f t="shared" si="3"/>
         <v>3086</v>
       </c>
-      <c r="F120" s="22"/>
+      <c r="F120" s="24"/>
     </row>
     <row r="121" spans="1:6" ht="25.5">
-      <c r="A121" s="54">
+      <c r="A121" s="56">
         <v>2519</v>
       </c>
-      <c r="B121" s="48" t="s">
+      <c r="B121" s="50" t="s">
         <v>148</v>
       </c>
-      <c r="C121" s="49">
+      <c r="C121" s="51">
         <v>2532</v>
       </c>
-      <c r="D121" s="49">
-[...2 lines deleted...]
-      <c r="E121" s="49">
+      <c r="D121" s="51">
+        <v>116</v>
+      </c>
+      <c r="E121" s="51">
         <f t="shared" si="3"/>
-        <v>2532</v>
-[...1 lines deleted...]
-      <c r="F121" s="22"/>
+        <v>2648</v>
+      </c>
+      <c r="F121" s="24"/>
     </row>
     <row r="122" spans="1:6" ht="25.5">
-      <c r="A122" s="53">
+      <c r="A122" s="55">
         <v>2520</v>
       </c>
-      <c r="B122" s="48" t="s">
+      <c r="B122" s="50" t="s">
         <v>149</v>
       </c>
-      <c r="C122" s="49">
-[...2 lines deleted...]
-      <c r="D122" s="49">
+      <c r="C122" s="51">
         <v>133</v>
       </c>
-      <c r="E122" s="49">
+      <c r="D122" s="51">
+        <v>101</v>
+      </c>
+      <c r="E122" s="51">
         <f t="shared" si="3"/>
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="F122" s="22"/>
+        <v>234</v>
+      </c>
+      <c r="F122" s="24"/>
     </row>
     <row r="123" spans="1:6" ht="25.5">
-      <c r="A123" s="47" t="s">
+      <c r="A123" s="49" t="s">
         <v>150</v>
       </c>
-      <c r="B123" s="48" t="s">
+      <c r="B123" s="50" t="s">
         <v>151</v>
       </c>
-      <c r="C123" s="49">
+      <c r="C123" s="51">
         <v>855475</v>
       </c>
-      <c r="D123" s="49">
-[...2 lines deleted...]
-      <c r="E123" s="49">
+      <c r="D123" s="51">
+        <v>33962</v>
+      </c>
+      <c r="E123" s="51">
         <f t="shared" si="3"/>
+        <v>889437</v>
+      </c>
+      <c r="F123" s="24"/>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="52">
+        <v>6000</v>
+      </c>
+      <c r="B124" s="50" t="s">
+        <v>152</v>
+      </c>
+      <c r="C124" s="51">
         <v>855475</v>
       </c>
-      <c r="F123" s="22"/>
-[...8 lines deleted...]
-      <c r="C124" s="49">
+      <c r="D124" s="51">
+        <v>33962</v>
+      </c>
+      <c r="E124" s="51">
+        <f t="shared" si="3"/>
+        <v>889437</v>
+      </c>
+      <c r="F124" s="24"/>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="54">
+        <v>6200</v>
+      </c>
+      <c r="B125" s="50" t="s">
+        <v>153</v>
+      </c>
+      <c r="C125" s="51">
         <v>855475</v>
       </c>
-      <c r="D124" s="49">
-[...2 lines deleted...]
-      <c r="E124" s="49">
+      <c r="D125" s="51">
+        <v>33962</v>
+      </c>
+      <c r="E125" s="51">
         <f t="shared" si="3"/>
-        <v>855475</v>
-[...16 lines deleted...]
-      <c r="E125" s="49">
+        <v>889437</v>
+      </c>
+      <c r="F125" s="24"/>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="55">
+        <v>6230</v>
+      </c>
+      <c r="B126" s="50" t="s">
+        <v>154</v>
+      </c>
+      <c r="C126" s="51">
+        <v>299477</v>
+      </c>
+      <c r="D126" s="51">
+        <v>33962</v>
+      </c>
+      <c r="E126" s="51">
         <f t="shared" si="3"/>
-        <v>855475</v>
-[...10 lines deleted...]
-      <c r="C126" s="49">
+        <v>333439</v>
+      </c>
+      <c r="F126" s="24"/>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="56">
+        <v>6239</v>
+      </c>
+      <c r="B127" s="50" t="s">
+        <v>155</v>
+      </c>
+      <c r="C127" s="51">
         <v>299477</v>
       </c>
-      <c r="D126" s="49">
-[...2 lines deleted...]
-      <c r="E126" s="49">
+      <c r="D127" s="51">
+        <v>33962</v>
+      </c>
+      <c r="E127" s="51">
         <f t="shared" si="3"/>
-        <v>299477</v>
-[...20 lines deleted...]
-      <c r="F127" s="22"/>
+        <v>333439</v>
+      </c>
+      <c r="F127" s="24"/>
     </row>
     <row r="128" spans="1:6">
-      <c r="A128" s="53">
+      <c r="A128" s="55">
         <v>6290</v>
       </c>
-      <c r="B128" s="48" t="s">
+      <c r="B128" s="50" t="s">
         <v>156</v>
       </c>
-      <c r="C128" s="49">
+      <c r="C128" s="51">
         <v>555998</v>
       </c>
-      <c r="D128" s="49">
-[...2 lines deleted...]
-      <c r="E128" s="49">
+      <c r="D128" s="51">
+        <v>0</v>
+      </c>
+      <c r="E128" s="51">
         <f t="shared" si="3"/>
         <v>555998</v>
       </c>
-      <c r="F128" s="22"/>
-[...2 lines deleted...]
-      <c r="A129" s="54">
+      <c r="F128" s="24"/>
+    </row>
+    <row r="129" spans="1:6" ht="63.75">
+      <c r="A129" s="56">
         <v>6296</v>
       </c>
-      <c r="B129" s="48" t="s">
+      <c r="B129" s="50" t="s">
         <v>157</v>
       </c>
-      <c r="C129" s="49">
+      <c r="C129" s="51">
         <v>555998</v>
       </c>
-      <c r="D129" s="49">
-[...2 lines deleted...]
-      <c r="E129" s="49">
+      <c r="D129" s="51">
+        <v>0</v>
+      </c>
+      <c r="E129" s="51">
         <f t="shared" si="3"/>
         <v>555998</v>
       </c>
-      <c r="F129" s="22"/>
+      <c r="F129" s="24"/>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="46" t="s">
+      <c r="A130" s="48" t="s">
         <v>158</v>
       </c>
-      <c r="B130" s="44" t="s">
+      <c r="B130" s="46" t="s">
         <v>159</v>
       </c>
-      <c r="C130" s="45">
+      <c r="C130" s="47">
         <v>225000</v>
       </c>
-      <c r="D130" s="45">
-[...2 lines deleted...]
-      <c r="E130" s="45">
+      <c r="D130" s="47">
+        <v>0</v>
+      </c>
+      <c r="E130" s="47">
         <f t="shared" si="3"/>
         <v>225000</v>
       </c>
-      <c r="F130" s="22"/>
+      <c r="F130" s="24"/>
     </row>
     <row r="131" spans="1:6">
-      <c r="A131" s="47" t="s">
+      <c r="A131" s="49" t="s">
         <v>160</v>
       </c>
-      <c r="B131" s="48" t="s">
+      <c r="B131" s="50" t="s">
         <v>161</v>
       </c>
-      <c r="C131" s="49">
+      <c r="C131" s="51">
         <v>225000</v>
       </c>
-      <c r="D131" s="49">
-[...2 lines deleted...]
-      <c r="E131" s="49">
+      <c r="D131" s="51">
+        <v>0</v>
+      </c>
+      <c r="E131" s="51">
         <f t="shared" si="3"/>
         <v>225000</v>
       </c>
-      <c r="F131" s="22"/>
+      <c r="F131" s="24"/>
     </row>
     <row r="132" spans="1:6">
-      <c r="A132" s="50">
+      <c r="A132" s="52">
         <v>5000</v>
       </c>
-      <c r="B132" s="48" t="s">
+      <c r="B132" s="50" t="s">
         <v>161</v>
       </c>
-      <c r="C132" s="49">
+      <c r="C132" s="51">
         <v>225000</v>
       </c>
-      <c r="D132" s="49">
-[...2 lines deleted...]
-      <c r="E132" s="49">
+      <c r="D132" s="51">
+        <v>0</v>
+      </c>
+      <c r="E132" s="51">
         <f t="shared" si="3"/>
         <v>225000</v>
       </c>
-      <c r="F132" s="22"/>
+      <c r="F132" s="24"/>
     </row>
     <row r="133" spans="1:6" ht="25.5">
-      <c r="A133" s="52">
+      <c r="A133" s="54">
         <v>5200</v>
       </c>
-      <c r="B133" s="48" t="s">
+      <c r="B133" s="50" t="s">
         <v>162</v>
       </c>
-      <c r="C133" s="49">
+      <c r="C133" s="51">
         <v>225000</v>
       </c>
-      <c r="D133" s="49">
-[...2 lines deleted...]
-      <c r="E133" s="49">
+      <c r="D133" s="51">
+        <v>0</v>
+      </c>
+      <c r="E133" s="51">
         <f t="shared" si="3"/>
         <v>225000</v>
       </c>
-      <c r="F133" s="22"/>
+      <c r="F133" s="24"/>
     </row>
     <row r="134" spans="1:6">
-      <c r="A134" s="53">
+      <c r="A134" s="55">
         <v>5230</v>
       </c>
-      <c r="B134" s="48" t="s">
+      <c r="B134" s="50" t="s">
         <v>163</v>
       </c>
-      <c r="C134" s="49">
+      <c r="C134" s="51">
         <v>225000</v>
       </c>
-      <c r="D134" s="49">
-[...2 lines deleted...]
-      <c r="E134" s="49">
+      <c r="D134" s="51">
+        <v>-1573</v>
+      </c>
+      <c r="E134" s="51">
         <f t="shared" si="3"/>
-        <v>225000</v>
-[...1 lines deleted...]
-      <c r="F134" s="22"/>
+        <v>223427</v>
+      </c>
+      <c r="F134" s="24"/>
     </row>
     <row r="135" spans="1:6">
-      <c r="A135" s="54">
+      <c r="A135" s="56">
         <v>5231</v>
       </c>
-      <c r="B135" s="48" t="s">
+      <c r="B135" s="50" t="s">
         <v>164</v>
       </c>
-      <c r="C135" s="49">
+      <c r="C135" s="51">
         <v>42350</v>
       </c>
-      <c r="D135" s="49">
-[...2 lines deleted...]
-      <c r="E135" s="49">
+      <c r="D135" s="51">
+        <v>0</v>
+      </c>
+      <c r="E135" s="51">
         <f t="shared" si="3"/>
         <v>42350</v>
       </c>
-      <c r="F135" s="22"/>
+      <c r="F135" s="24"/>
     </row>
     <row r="136" spans="1:6">
-      <c r="A136" s="54">
+      <c r="A136" s="56">
         <v>5238</v>
       </c>
-      <c r="B136" s="48" t="s">
+      <c r="B136" s="50" t="s">
         <v>165</v>
       </c>
-      <c r="C136" s="49">
+      <c r="C136" s="51">
         <v>8505</v>
       </c>
-      <c r="D136" s="49">
-[...2 lines deleted...]
-      <c r="E136" s="49">
+      <c r="D136" s="51">
+        <v>716</v>
+      </c>
+      <c r="E136" s="51">
         <f t="shared" si="3"/>
-        <v>8505</v>
-[...1 lines deleted...]
-      <c r="F136" s="22"/>
+        <v>9221</v>
+      </c>
+      <c r="F136" s="24"/>
     </row>
     <row r="137" spans="1:6" ht="25.5">
-      <c r="A137" s="54">
+      <c r="A137" s="56">
         <v>5239</v>
       </c>
-      <c r="B137" s="48" t="s">
+      <c r="B137" s="50" t="s">
         <v>166</v>
       </c>
-      <c r="C137" s="49">
+      <c r="C137" s="51">
         <v>174145</v>
       </c>
-      <c r="D137" s="49">
-[...2 lines deleted...]
-      <c r="E137" s="49">
+      <c r="D137" s="51">
+        <v>-2289</v>
+      </c>
+      <c r="E137" s="51">
         <f t="shared" si="3"/>
-        <v>174145</v>
-[...4 lines deleted...]
-      <c r="A138" s="43" t="s">
+        <v>171856</v>
+      </c>
+      <c r="F137" s="24"/>
+    </row>
+    <row r="138" spans="1:6" ht="25.5">
+      <c r="A138" s="55">
+        <v>5240</v>
+      </c>
+      <c r="B138" s="50" t="s">
         <v>167</v>
       </c>
-      <c r="B138" s="44" t="s">
+      <c r="C138" s="51">
+        <v>0</v>
+      </c>
+      <c r="D138" s="51">
+        <v>1573</v>
+      </c>
+      <c r="E138" s="51">
+        <f t="shared" si="3"/>
+        <v>1573</v>
+      </c>
+      <c r="F138" s="24"/>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="45" t="s">
         <v>168</v>
       </c>
-      <c r="C138" s="45">
+      <c r="B139" s="46" t="s">
+        <v>169</v>
+      </c>
+      <c r="C139" s="47">
         <v>43</v>
       </c>
-      <c r="D138" s="45">
-[...2 lines deleted...]
-      <c r="E138" s="45">
+      <c r="D139" s="47">
+        <v>0</v>
+      </c>
+      <c r="E139" s="47">
         <f t="shared" si="3"/>
         <v>43</v>
       </c>
-      <c r="F138" s="22"/>
-[...5 lines deleted...]
-      <c r="B139" s="44" t="s">
+      <c r="F139" s="24"/>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="48" t="s">
         <v>170</v>
       </c>
-      <c r="C139" s="45">
+      <c r="B140" s="46" t="s">
+        <v>171</v>
+      </c>
+      <c r="C140" s="47">
         <v>43</v>
       </c>
-      <c r="D139" s="45">
-[...2 lines deleted...]
-      <c r="E139" s="45">
+      <c r="D140" s="47">
+        <v>0</v>
+      </c>
+      <c r="E140" s="47">
         <f t="shared" si="3"/>
         <v>43</v>
       </c>
-      <c r="F139" s="22"/>
-[...5 lines deleted...]
-      <c r="B140" s="48" t="s">
+      <c r="F140" s="24"/>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="49" t="s">
         <v>172</v>
       </c>
-      <c r="C140" s="49">
+      <c r="B141" s="50" t="s">
+        <v>173</v>
+      </c>
+      <c r="C141" s="51">
         <v>43</v>
       </c>
-      <c r="D140" s="49">
-[...2 lines deleted...]
-      <c r="E140" s="49">
+      <c r="D141" s="51">
+        <v>0</v>
+      </c>
+      <c r="E141" s="51">
         <f t="shared" si="3"/>
         <v>43</v>
       </c>
-      <c r="F140" s="22"/>
-[...5 lines deleted...]
-      <c r="B141" s="48" t="s">
+      <c r="F141" s="24"/>
+    </row>
+    <row r="142" spans="1:6" ht="38.25">
+      <c r="A142" s="52" t="s">
         <v>174</v>
       </c>
-      <c r="C141" s="49">
+      <c r="B142" s="50" t="s">
+        <v>175</v>
+      </c>
+      <c r="C142" s="51">
         <v>43</v>
       </c>
-      <c r="D141" s="49">
-[...2 lines deleted...]
-      <c r="E141" s="49">
+      <c r="D142" s="51">
+        <v>0</v>
+      </c>
+      <c r="E142" s="51">
         <f t="shared" si="3"/>
         <v>43</v>
       </c>
-      <c r="F141" s="22"/>
-[...5 lines deleted...]
-      <c r="B142" s="27" t="s">
+      <c r="F142" s="24"/>
+    </row>
+    <row r="143" spans="1:6" ht="25.5">
+      <c r="A143" s="53" t="s">
         <v>176</v>
       </c>
-      <c r="C142" s="28">
+      <c r="B143" s="29" t="s">
+        <v>177</v>
+      </c>
+      <c r="C143" s="30">
         <v>43</v>
       </c>
-      <c r="D142" s="28">
-[...2 lines deleted...]
-      <c r="E142" s="28">
+      <c r="D143" s="30">
+        <v>0</v>
+      </c>
+      <c r="E143" s="30">
         <f t="shared" si="3"/>
         <v>43</v>
       </c>
-      <c r="F142" s="22"/>
-[...6 lines deleted...]
-      <c r="E143" s="8"/>
+      <c r="F143" s="24"/>
     </row>
     <row r="144" spans="1:6">
-      <c r="B144" s="7"/>
-[...14 lines deleted...]
-      <c r="Z145"/>
+      <c r="A144" s="8"/>
+      <c r="B144" s="9"/>
+      <c r="C144" s="9"/>
+      <c r="D144" s="9"/>
+      <c r="E144" s="8"/>
+    </row>
+    <row r="145" spans="1:26" hidden="1">
+      <c r="B145" s="7"/>
+      <c r="C145" s="7"/>
+      <c r="D145" s="11"/>
+      <c r="E145" s="10"/>
+      <c r="F145" s="10"/>
+    </row>
+    <row r="146" spans="1:26" hidden="1">
+      <c r="B146" s="7"/>
+      <c r="C146" s="7"/>
+      <c r="D146" s="12"/>
+      <c r="E146" s="10"/>
+      <c r="F146" s="10"/>
+    </row>
+    <row r="147" spans="1:26" hidden="1">
+      <c r="B147" s="7"/>
+      <c r="C147" s="7"/>
+      <c r="D147" s="11"/>
+      <c r="E147" s="13"/>
+      <c r="F147" s="13"/>
+    </row>
+    <row r="148" spans="1:26" hidden="1">
+      <c r="B148" s="7"/>
+      <c r="C148" s="7"/>
+      <c r="D148" s="11"/>
+      <c r="E148" s="13"/>
+      <c r="F148" s="13"/>
+    </row>
+    <row r="149" spans="1:26" ht="32.25" customHeight="1">
+      <c r="A149" s="58" t="s">
+        <v>178</v>
+      </c>
+      <c r="B149" s="58"/>
+      <c r="C149" s="58"/>
+      <c r="D149" s="58"/>
+      <c r="E149" s="58"/>
+      <c r="F149" s="1"/>
+      <c r="Z149"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:E1"/>
-    <mergeCell ref="A145:E145"/>
+    <mergeCell ref="A149:E149"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
   </mergeCells>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.23622047244093999" right="0.23622047244093999" top="0.39370078740157" bottom="0.59055118110236005" header="0.51181102362205" footer="0.31496062992126"/>
+  <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Times New Roman"&amp;10&amp;Kc0c0c0Finanšu ministrija     &amp;R&amp;"Times New Roman"&amp;10&amp;Kc0c0c02024</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>