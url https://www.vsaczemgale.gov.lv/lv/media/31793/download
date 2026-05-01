--- v0 (2026-01-13)
+++ v1 (2026-05-01)
@@ -6,67 +6,82 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Zemgale\A.Budžeti\2026\tāmes publicēšanai mājas lapā\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3FA51E6F-7F94-4ACD-9DAF-BDF888D397D8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F6E34AC-D908-4205-9976-FDC996CE3956}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28755" windowHeight="15885" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17010" windowHeight="15555" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PB_TAME" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">PB_TAME!$20:$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E126" i="1" l="1"/>
+  <c r="E141" i="1" l="1"/>
+  <c r="E140" i="1"/>
+  <c r="E139" i="1"/>
+  <c r="E138" i="1"/>
+  <c r="E137" i="1"/>
+  <c r="E136" i="1"/>
+  <c r="E135" i="1"/>
+  <c r="E134" i="1"/>
+  <c r="E133" i="1"/>
+  <c r="E132" i="1"/>
+  <c r="E131" i="1"/>
+  <c r="E130" i="1"/>
+  <c r="E129" i="1"/>
+  <c r="E128" i="1"/>
+  <c r="E127" i="1"/>
+  <c r="E126" i="1"/>
   <c r="E125" i="1"/>
   <c r="E124" i="1"/>
   <c r="E123" i="1"/>
   <c r="E122" i="1"/>
   <c r="E121" i="1"/>
   <c r="E120" i="1"/>
   <c r="E119" i="1"/>
   <c r="E118" i="1"/>
   <c r="E117" i="1"/>
   <c r="E116" i="1"/>
   <c r="E115" i="1"/>
   <c r="E114" i="1"/>
   <c r="E113" i="1"/>
   <c r="E112" i="1"/>
   <c r="E111" i="1"/>
   <c r="E110" i="1"/>
   <c r="E109" i="1"/>
   <c r="E108" i="1"/>
   <c r="E107" i="1"/>
   <c r="E106" i="1"/>
   <c r="E105" i="1"/>
   <c r="E104" i="1"/>
   <c r="E103" i="1"/>
   <c r="E102" i="1"/>
   <c r="E101" i="1"/>
@@ -131,65 +146,65 @@
   <c r="E42" i="1"/>
   <c r="E41" i="1"/>
   <c r="E40" i="1"/>
   <c r="E39" i="1"/>
   <c r="E38" i="1"/>
   <c r="E37" i="1"/>
   <c r="E36" i="1"/>
   <c r="E35" i="1"/>
   <c r="E34" i="1"/>
   <c r="E33" i="1"/>
   <c r="E32" i="1"/>
   <c r="E31" i="1"/>
   <c r="E30" i="1"/>
   <c r="E29" i="1"/>
   <c r="E28" i="1"/>
   <c r="E27" i="1"/>
   <c r="E26" i="1"/>
   <c r="E25" i="1"/>
   <c r="E24" i="1"/>
   <c r="E23" i="1"/>
   <c r="E22" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="178">
   <si>
     <t>Tāme Nr. P180694001</t>
   </si>
   <si>
     <t>Gads</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Tāmes izveides datums</t>
   </si>
   <si>
-    <t>06.01.2026 10:06:07</t>
+    <t>23.03.2026 13:32:20</t>
   </si>
   <si>
     <t>Budžeta veids</t>
   </si>
   <si>
     <t>Pamatbudžets</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Iestāde</t>
   </si>
   <si>
     <t>Valsts sociālās aprūpes centrs "Zemgale"</t>
   </si>
   <si>
     <t>0694</t>
   </si>
   <si>
     <t>Ministrija (centrālā valsts iestāde)</t>
   </si>
   <si>
     <t>Labklājības ministrija</t>
   </si>
@@ -217,143 +232,158 @@
   <si>
     <t xml:space="preserve">Funkcija                     </t>
   </si>
   <si>
     <t>Sociālā aizsardzība invaliditātes gadījumā</t>
   </si>
   <si>
     <t>10.120</t>
   </si>
   <si>
     <t>Saistību veids</t>
   </si>
   <si>
     <t>Bez saistību veida</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Projekta nosaukums</t>
   </si>
   <si>
     <t>Resursu avots</t>
   </si>
   <si>
-    <t>Dotācija, pašu ieņēmumi</t>
+    <t>Dotācija, pašu ieņēmumi, transferti, citi nodokļu un nenodokļu ieņēmumi (bez ĀFP)</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Konta numurs</t>
   </si>
   <si>
     <t>LV25TREL218069400100B</t>
   </si>
   <si>
     <t>Sākotnējais budžets</t>
   </si>
   <si>
-    <t>Jā</t>
+    <t>Nē</t>
   </si>
   <si>
     <t>Dokuments</t>
   </si>
   <si>
     <t>EKK</t>
   </si>
   <si>
     <t>Dati atlasīti uz</t>
   </si>
   <si>
-    <t>Zane Renebuša (06.01.26 14:07)</t>
+    <t>ZANE RENEBUŠA (23.03.26 15:11)</t>
   </si>
   <si>
     <t>(euro)</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Tāme (iepriekšējā versija)</t>
   </si>
   <si>
     <t>Izmaiņas</t>
   </si>
   <si>
     <t>Tāme</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
-    <t>P0</t>
-[...2 lines deleted...]
-    <t>Resursi izdevumu segšanai</t>
+    <t>A000</t>
+  </si>
+  <si>
+    <t>Ieņēmumi – kopā</t>
   </si>
   <si>
     <t>A300</t>
   </si>
   <si>
     <t>Ieņēmumi no maksas pakalpojumiem un citi pašu ieņēmumi – kopā</t>
   </si>
   <si>
     <t>A310</t>
   </si>
   <si>
     <t>Ieņēmumi no iestāžu sniegtajiem maksas pakalpojumiem un citi pašu ieņēmumi</t>
   </si>
   <si>
     <t>Ieņēmumi par nomu un īri</t>
   </si>
   <si>
     <t>Ieņēmumi par nedzīvojamā nekustamā īpašuma nomu</t>
   </si>
   <si>
     <t>Ieņēmumi no kustamā īpašuma iznomāšanas</t>
   </si>
   <si>
     <t>Ieņēmumi par zemes nomu</t>
   </si>
   <si>
     <t>Ieņēmumi par pārējiem sniegtajiem maksas pakalpojumiem</t>
   </si>
   <si>
     <t>Maksa par personu uzturēšanos sociālās aprūpes iestādēs</t>
   </si>
   <si>
     <t>Ieņēmumi par komunālajiem pakalpojumiem</t>
   </si>
   <si>
+    <t>A320</t>
+  </si>
+  <si>
+    <t>Pārējie 21.3.0.0 grupā neklasificētie iestāžu ieņēmumi par iestāžu sniegtajiem maksas pakalpojumiem un citi pašu ieņēmumi</t>
+  </si>
+  <si>
+    <t>Pārējie 21.3.0.0.grupā neklasificētie iestāžu ieņēmumi par iestāžu sniegtajiem maksas pakalpojumiem un citi pašu ieņēmumi</t>
+  </si>
+  <si>
+    <t>A323</t>
+  </si>
+  <si>
+    <t>Citi iepriekš neklasificētie pašu ieņēmumi</t>
+  </si>
+  <si>
     <t>A700</t>
   </si>
   <si>
     <t>Dotācija no vispārējiem ieņēmumiem</t>
   </si>
   <si>
     <t>Vispārējā kārtībā sadalāmā dotācija no vispārējiem ieņēmumiem</t>
   </si>
   <si>
     <t>B000</t>
   </si>
   <si>
     <t>Izdevumi – kopā</t>
   </si>
   <si>
     <t>B100</t>
   </si>
   <si>
     <t>Uzturēšanas izdevumi</t>
   </si>
   <si>
     <t>B110</t>
   </si>
   <si>
     <t>Kārtējie izdevumi</t>
@@ -364,50 +394,56 @@
   <si>
     <t>Atalgojums</t>
   </si>
   <si>
     <t>Mēnešalga</t>
   </si>
   <si>
     <t>Pārējo darbinieku mēnešalga (darba alga)</t>
   </si>
   <si>
     <t>Piemaksas, prēmijas un naudas balvas</t>
   </si>
   <si>
     <t>Piemaksa par nakts darbu</t>
   </si>
   <si>
     <t>Piemaksa par virsstundām un svētku dienām</t>
   </si>
   <si>
     <t>Piemaksa par izdienu</t>
   </si>
   <si>
     <t>Piemaksa par darbu īpašos apstākļos, speciālās piemaksas</t>
   </si>
   <si>
+    <t>Piemaksa par papildu darbu</t>
+  </si>
+  <si>
+    <t>Prēmijas un naudas balvas</t>
+  </si>
+  <si>
     <t>Atalgojums fiziskām personām uz tiesiskās attiecības regulējošu dokumentu pamata</t>
   </si>
   <si>
     <t>Darba devēja valsts sociālās apdrošināšanas obligātās iemaksas, pabalsti un kompensācijas</t>
   </si>
   <si>
     <t>Darba devēja valsts sociālās apdrošināšanas obligātās iemaksas</t>
   </si>
   <si>
     <t>Darba devēja pabalsti, kompensācijas un citi maksājumi</t>
   </si>
   <si>
     <t>Darba devēja pabalsti un kompensācijas, no kuriem aprēķina iedzīvotāju ienākuma nodokli un valsts sociālās apdrošināšanas obligātās iemaksas</t>
   </si>
   <si>
     <t>Darba devēja izdevumi veselības, dzīvības un nelaimes gadījumu apdrošināšanai</t>
   </si>
   <si>
     <t>Darba devēja pabalsti un kompensācijas, no kā neaprēķina iedzīvotāju ienākuma nodokli un valsts sociālās apdrošināšanas obligātās iemaksas</t>
   </si>
   <si>
     <t>Preces un pakalpojumi</t>
   </si>
   <si>
     <t>Mācību, darba un dienesta komandējumi, darba braucieni</t>
@@ -475,50 +511,53 @@
   <si>
     <t>Ēku, būvju un telpu būvdarbi</t>
   </si>
   <si>
     <t>Transportlīdzekļu uzturēšana un remonts</t>
   </si>
   <si>
     <t>Iekārtas, inventāra un aparatūras remonts, tehniskā apkalpošana</t>
   </si>
   <si>
     <t>Nekustamā īpašuma uzturēšana</t>
   </si>
   <si>
     <t>Apdrošināšanas izdevumi</t>
   </si>
   <si>
     <t>Pārējie remontdarbu un iestāžu uzturēšanas pakalpojumi</t>
   </si>
   <si>
     <t>Informācijas tehnoloģiju pakalpojumi</t>
   </si>
   <si>
     <t>Īre un noma</t>
   </si>
   <si>
+    <t>Transportlīdzekļu noma</t>
+  </si>
+  <si>
     <t>Zemes noma</t>
   </si>
   <si>
     <t>Iekārtu, aparatūras un inventāra īre un noma</t>
   </si>
   <si>
     <t>Krājumi, materiāli, energoresursi, preces, biroja preces un inventārs, kurus neuzskaita kodā 5000</t>
   </si>
   <si>
     <t>Izdevumi par dažādām precēm un inventāru</t>
   </si>
   <si>
     <t>Biroja preces</t>
   </si>
   <si>
     <t>Inventārs</t>
   </si>
   <si>
     <t>Izdevumi par precēm iestādes sabiedrisko aktivitāšu īstenošanai</t>
   </si>
   <si>
     <t>Kurināmais un enerģētiskie materiāli</t>
   </si>
   <si>
     <t>Kurināmais</t>
@@ -608,140 +647,150 @@
     <t>B200</t>
   </si>
   <si>
     <t>Kapitālie izdevumi</t>
   </si>
   <si>
     <t>B210</t>
   </si>
   <si>
     <t>Pamatkapitāla veidošana</t>
   </si>
   <si>
     <t>Pamatlīdzekļi, ieguldījuma īpašumi un bioloģiskie aktīvi</t>
   </si>
   <si>
     <t>Pārējie pamatlīdzekļi</t>
   </si>
   <si>
     <t>Transportlīdzekļi</t>
   </si>
   <si>
     <t>Datortehnika, sakaru un cita biroja tehnika</t>
   </si>
   <si>
     <t>Pārējie iepriekš neklasificētie pamatlīdzekļi un ieguldījuma īpašumi</t>
+  </si>
+  <si>
+    <t>F00000000</t>
+  </si>
+  <si>
+    <t>Finansēšana</t>
+  </si>
+  <si>
+    <t>F20010000</t>
+  </si>
+  <si>
+    <t>Naudas līdzekļi un noguldījumi (bilances aktīvā)</t>
+  </si>
+  <si>
+    <t>F21010000</t>
+  </si>
+  <si>
+    <t>Naudas līdzekļi</t>
+  </si>
+  <si>
+    <t>F210100001</t>
+  </si>
+  <si>
+    <t>Maksas pakalpojumu un citu pašu ieņēmumu naudas līdzekļu atlikumu izmaiņas palielinājums (-) vai samazinājums (+)</t>
+  </si>
+  <si>
+    <t>F210100101</t>
+  </si>
+  <si>
+    <t>Maksas pakalpojumu un citu pašu ieņēmumu naudas līdzekļu atlikumu izmaiņas palielinājums (-)</t>
   </si>
   <si>
     <t>ŠIS DOKUMENTS IR SAGATAVOTS UN APSTIPRINĀTS E-PAKALPOJUMĀ, IZMANTOJOT LIETOTĀJA ELEKTRONISKĀS IDENTIFIKĀCIJAS LĪDZEKĻUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman Baltic"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-      <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1116,55 +1165,55 @@
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="6"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="6"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -1466,54 +1515,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Z128"/>
+  <dimension ref="A1:Z143"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D141" sqref="D141"/>
+      <selection activeCell="A143" sqref="A143:XFD146"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="48.5" style="1" customWidth="1"/>
     <col min="3" max="4" width="20.33203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.6640625" style="2" customWidth="1"/>
     <col min="7" max="25" width="9.33203125" style="3" customWidth="1"/>
     <col min="26" max="26" width="9.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="2" customFormat="1" ht="18.75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="9"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
@@ -2151,2078 +2200,2363 @@
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
     </row>
     <row r="22" spans="1:25" s="2" customFormat="1">
       <c r="A22" s="40" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="42">
-        <v>0</v>
+        <v>20297346</v>
       </c>
       <c r="D22" s="42">
-        <v>20297346</v>
+        <v>0</v>
       </c>
       <c r="E22" s="42">
         <f t="shared" ref="E22:E53" si="0">C22+D22</f>
         <v>20297346</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
     </row>
     <row r="23" spans="1:25" ht="25.5">
       <c r="A23" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="42">
-        <v>0</v>
+        <v>3939097</v>
       </c>
       <c r="D23" s="42">
-        <v>3939097</v>
+        <v>0</v>
       </c>
       <c r="E23" s="42">
         <f t="shared" si="0"/>
         <v>3939097</v>
       </c>
       <c r="F23" s="19"/>
     </row>
     <row r="24" spans="1:25" ht="25.5">
       <c r="A24" s="44" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="46">
-        <v>0</v>
+        <v>3939097</v>
       </c>
       <c r="D24" s="46">
-        <v>3939097</v>
+        <v>-4322</v>
       </c>
       <c r="E24" s="46">
         <f t="shared" si="0"/>
+        <v>3934775</v>
+      </c>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:25" ht="25.5">
+      <c r="A25" s="47">
+        <v>21300</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="46">
         <v>3939097</v>
       </c>
-      <c r="F24" s="19"/>
-[...10 lines deleted...]
-      </c>
       <c r="D25" s="46">
-        <v>106561</v>
+        <v>-4322</v>
       </c>
       <c r="E25" s="46">
         <f t="shared" si="0"/>
+        <v>3934775</v>
+      </c>
+      <c r="F25" s="19"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="49">
+        <v>21380</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="46">
         <v>106561</v>
       </c>
-      <c r="F25" s="19"/>
-[...10 lines deleted...]
-      </c>
       <c r="D26" s="46">
-        <v>84361</v>
+        <v>0</v>
       </c>
       <c r="E26" s="46">
         <f t="shared" si="0"/>
+        <v>106561</v>
+      </c>
+      <c r="F26" s="19"/>
+    </row>
+    <row r="27" spans="1:25" ht="25.5">
+      <c r="A27" s="50">
+        <v>21381</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="46">
         <v>84361</v>
       </c>
-      <c r="F26" s="19"/>
-[...10 lines deleted...]
-      </c>
       <c r="D27" s="46">
-        <v>19231</v>
+        <v>0</v>
       </c>
       <c r="E27" s="46">
         <f t="shared" si="0"/>
+        <v>84361</v>
+      </c>
+      <c r="F27" s="19"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="50">
+        <v>21383</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" s="46">
         <v>19231</v>
       </c>
-      <c r="F27" s="19"/>
-[...10 lines deleted...]
-      </c>
       <c r="D28" s="46">
-        <v>2969</v>
+        <v>0</v>
       </c>
       <c r="E28" s="46">
         <f t="shared" si="0"/>
+        <v>19231</v>
+      </c>
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" s="50">
+        <v>21384</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="46">
         <v>2969</v>
       </c>
-      <c r="F28" s="19"/>
-[...10 lines deleted...]
-      </c>
       <c r="D29" s="46">
-        <v>3832536</v>
+        <v>0</v>
       </c>
       <c r="E29" s="46">
         <f t="shared" si="0"/>
+        <v>2969</v>
+      </c>
+      <c r="F29" s="19"/>
+    </row>
+    <row r="30" spans="1:25" ht="25.5">
+      <c r="A30" s="49">
+        <v>21390</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="46">
         <v>3832536</v>
       </c>
-      <c r="F29" s="19"/>
-[...10 lines deleted...]
-      </c>
       <c r="D30" s="46">
-        <v>3706656</v>
+        <v>-4322</v>
       </c>
       <c r="E30" s="46">
         <f t="shared" si="0"/>
+        <v>3828214</v>
+      </c>
+      <c r="F30" s="19"/>
+    </row>
+    <row r="31" spans="1:25" ht="25.5">
+      <c r="A31" s="50">
+        <v>21391</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="46">
         <v>3706656</v>
       </c>
-      <c r="F30" s="19"/>
-[...10 lines deleted...]
-      </c>
       <c r="D31" s="46">
-        <v>125880</v>
+        <v>-4322</v>
       </c>
       <c r="E31" s="46">
         <f t="shared" si="0"/>
+        <v>3702334</v>
+      </c>
+      <c r="F31" s="19"/>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="50">
+        <v>21394</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="46">
         <v>125880</v>
       </c>
-      <c r="F31" s="19"/>
-[...2 lines deleted...]
-      <c r="A32" s="43" t="s">
+      <c r="D32" s="46">
+        <v>0</v>
+      </c>
+      <c r="E32" s="46">
+        <f t="shared" si="0"/>
+        <v>125880</v>
+      </c>
+      <c r="F32" s="19"/>
+    </row>
+    <row r="33" spans="1:6" ht="38.25">
+      <c r="A33" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B32" s="41" t="s">
+      <c r="B33" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="C32" s="42">
-[...2 lines deleted...]
-      <c r="D32" s="42">
+      <c r="C33" s="46">
+        <v>0</v>
+      </c>
+      <c r="D33" s="46">
+        <v>4322</v>
+      </c>
+      <c r="E33" s="46">
+        <f t="shared" si="0"/>
+        <v>4322</v>
+      </c>
+      <c r="F33" s="19"/>
+    </row>
+    <row r="34" spans="1:6" ht="38.25">
+      <c r="A34" s="47">
+        <v>21400</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="46">
+        <v>0</v>
+      </c>
+      <c r="D34" s="46">
+        <v>4322</v>
+      </c>
+      <c r="E34" s="46">
+        <f t="shared" si="0"/>
+        <v>4322</v>
+      </c>
+      <c r="F34" s="19"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" s="46">
+        <v>0</v>
+      </c>
+      <c r="D35" s="46">
+        <v>4322</v>
+      </c>
+      <c r="E35" s="46">
+        <f t="shared" si="0"/>
+        <v>4322</v>
+      </c>
+      <c r="F35" s="19"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="50">
+        <v>21490</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="46">
+        <v>0</v>
+      </c>
+      <c r="D36" s="46">
+        <v>4322</v>
+      </c>
+      <c r="E36" s="46">
+        <f t="shared" si="0"/>
+        <v>4322</v>
+      </c>
+      <c r="F36" s="19"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" s="42">
         <v>16358249</v>
       </c>
-      <c r="E32" s="42">
+      <c r="D37" s="42">
+        <v>0</v>
+      </c>
+      <c r="E37" s="42">
         <f t="shared" si="0"/>
         <v>16358249</v>
       </c>
-      <c r="F32" s="19"/>
-[...11 lines deleted...]
-      <c r="D33" s="46">
+      <c r="F37" s="19"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="44">
+        <v>21700</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="C38" s="46">
         <v>16358249</v>
       </c>
-      <c r="E33" s="46">
+      <c r="D38" s="46">
+        <v>0</v>
+      </c>
+      <c r="E38" s="46">
         <f t="shared" si="0"/>
         <v>16358249</v>
       </c>
-      <c r="F33" s="19"/>
-[...11 lines deleted...]
-      <c r="D34" s="42">
+      <c r="F38" s="19"/>
+    </row>
+    <row r="39" spans="1:6" ht="25.5">
+      <c r="A39" s="47">
+        <v>21710</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="46">
+        <v>16358249</v>
+      </c>
+      <c r="D39" s="46">
+        <v>0</v>
+      </c>
+      <c r="E39" s="46">
+        <f t="shared" si="0"/>
+        <v>16358249</v>
+      </c>
+      <c r="F39" s="19"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="42">
         <v>20297346</v>
       </c>
-      <c r="E34" s="42">
+      <c r="D40" s="42">
+        <v>43</v>
+      </c>
+      <c r="E40" s="42">
         <f t="shared" si="0"/>
-        <v>20297346</v>
-[...13 lines deleted...]
-      <c r="D35" s="42">
+        <v>20297389</v>
+      </c>
+      <c r="F40" s="19"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" s="42">
         <v>20072346</v>
       </c>
-      <c r="E35" s="42">
+      <c r="D41" s="42">
+        <v>43</v>
+      </c>
+      <c r="E41" s="42">
         <f t="shared" si="0"/>
-        <v>20072346</v>
-[...13 lines deleted...]
-      <c r="D36" s="46">
+        <v>20072389</v>
+      </c>
+      <c r="F41" s="19"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="46">
         <v>19216871</v>
       </c>
-      <c r="E36" s="46">
+      <c r="D42" s="46">
+        <v>43</v>
+      </c>
+      <c r="E42" s="46">
         <f t="shared" si="0"/>
-        <v>19216871</v>
-[...4 lines deleted...]
-      <c r="A37" s="47">
+        <v>19216914</v>
+      </c>
+      <c r="F42" s="19"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="47">
         <v>1000</v>
       </c>
-      <c r="B37" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D37" s="46">
+      <c r="B43" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="46">
         <v>13393952</v>
       </c>
-      <c r="E37" s="46">
+      <c r="D43" s="46">
+        <v>0</v>
+      </c>
+      <c r="E43" s="46">
         <f t="shared" si="0"/>
         <v>13393952</v>
       </c>
-      <c r="F37" s="19"/>
-[...2 lines deleted...]
-      <c r="A38" s="48">
+      <c r="F43" s="19"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="49">
         <v>1100</v>
       </c>
-      <c r="B38" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D38" s="46">
+      <c r="B44" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="C44" s="46">
         <v>10366612</v>
       </c>
-      <c r="E38" s="46">
+      <c r="D44" s="46">
+        <v>0</v>
+      </c>
+      <c r="E44" s="46">
         <f t="shared" si="0"/>
         <v>10366612</v>
       </c>
-      <c r="F38" s="19"/>
-[...2 lines deleted...]
-      <c r="A39" s="50">
+      <c r="F44" s="19"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="50">
         <v>1110</v>
       </c>
-      <c r="B39" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D39" s="46">
+      <c r="B45" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="C45" s="46">
         <v>8702106</v>
       </c>
-      <c r="E39" s="46">
+      <c r="D45" s="46">
+        <v>-53042</v>
+      </c>
+      <c r="E45" s="46">
         <f t="shared" si="0"/>
+        <v>8649064</v>
+      </c>
+      <c r="F45" s="19"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="51">
+        <v>1119</v>
+      </c>
+      <c r="B46" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="C46" s="46">
         <v>8702106</v>
       </c>
-      <c r="F39" s="19"/>
-[...14 lines deleted...]
-      <c r="E40" s="46">
+      <c r="D46" s="46">
+        <v>-53042</v>
+      </c>
+      <c r="E46" s="46">
         <f t="shared" si="0"/>
-        <v>8702106</v>
-[...4 lines deleted...]
-      <c r="A41" s="50">
+        <v>8649064</v>
+      </c>
+      <c r="F46" s="19"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="50">
         <v>1140</v>
       </c>
-      <c r="B41" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D41" s="46">
+      <c r="B47" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="C47" s="46">
         <v>1656706</v>
       </c>
-      <c r="E41" s="46">
+      <c r="D47" s="46">
+        <v>53042</v>
+      </c>
+      <c r="E47" s="46">
         <f t="shared" si="0"/>
-        <v>1656706</v>
-[...4 lines deleted...]
-      <c r="A42" s="51">
+        <v>1709748</v>
+      </c>
+      <c r="F47" s="19"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="51">
         <v>1141</v>
       </c>
-      <c r="B42" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D42" s="46">
+      <c r="B48" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="46">
         <v>407030</v>
       </c>
-      <c r="E42" s="46">
+      <c r="D48" s="46">
+        <v>0</v>
+      </c>
+      <c r="E48" s="46">
         <f t="shared" si="0"/>
         <v>407030</v>
       </c>
-      <c r="F42" s="19"/>
-[...2 lines deleted...]
-      <c r="A43" s="51">
+      <c r="F48" s="19"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="51">
         <v>1142</v>
       </c>
-      <c r="B43" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D43" s="46">
+      <c r="B49" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="C49" s="46">
         <v>206676</v>
       </c>
-      <c r="E43" s="46">
+      <c r="D49" s="46">
+        <v>0</v>
+      </c>
+      <c r="E49" s="46">
         <f t="shared" si="0"/>
         <v>206676</v>
       </c>
-      <c r="F43" s="19"/>
-[...2 lines deleted...]
-      <c r="A44" s="51">
+      <c r="F49" s="19"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="51">
         <v>1144</v>
       </c>
-      <c r="B44" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D44" s="46">
+      <c r="B50" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="C50" s="46">
         <v>90000</v>
       </c>
-      <c r="E44" s="46">
+      <c r="D50" s="46">
+        <v>0</v>
+      </c>
+      <c r="E50" s="46">
         <f t="shared" si="0"/>
         <v>90000</v>
       </c>
-      <c r="F44" s="19"/>
-[...2 lines deleted...]
-      <c r="A45" s="51">
+      <c r="F50" s="19"/>
+    </row>
+    <row r="51" spans="1:6" ht="25.5">
+      <c r="A51" s="51">
         <v>1145</v>
       </c>
-      <c r="B45" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="46">
+      <c r="B51" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="C51" s="46">
         <v>953000</v>
       </c>
-      <c r="E45" s="46">
+      <c r="D51" s="46">
+        <v>0</v>
+      </c>
+      <c r="E51" s="46">
         <f t="shared" si="0"/>
         <v>953000</v>
       </c>
-      <c r="F45" s="19"/>
-[...100 lines deleted...]
-      <c r="B51" s="45" t="s">
+      <c r="F51" s="19"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="51">
+        <v>1147</v>
+      </c>
+      <c r="B52" s="45" t="s">
         <v>82</v>
       </c>
-      <c r="C51" s="46">
-[...17 lines deleted...]
-      </c>
       <c r="C52" s="46">
         <v>0</v>
       </c>
       <c r="D52" s="46">
-        <v>22500</v>
+        <v>50000</v>
       </c>
       <c r="E52" s="46">
         <f t="shared" si="0"/>
-        <v>22500</v>
+        <v>50000</v>
       </c>
       <c r="F52" s="19"/>
     </row>
     <row r="53" spans="1:6">
-      <c r="A53" s="47">
-        <v>2000</v>
+      <c r="A53" s="51">
+        <v>1148</v>
       </c>
       <c r="B53" s="45" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C53" s="46">
         <v>0</v>
       </c>
       <c r="D53" s="46">
-        <v>5822919</v>
+        <v>3042</v>
       </c>
       <c r="E53" s="46">
         <f t="shared" si="0"/>
-        <v>5822919</v>
+        <v>3042</v>
       </c>
       <c r="F53" s="19"/>
     </row>
     <row r="54" spans="1:6" ht="25.5">
-      <c r="A54" s="48">
-        <v>2100</v>
+      <c r="A54" s="50">
+        <v>1150</v>
       </c>
       <c r="B54" s="45" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C54" s="46">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="D54" s="46">
-        <v>2350</v>
+        <v>0</v>
       </c>
       <c r="E54" s="46">
         <f t="shared" ref="E54:E85" si="1">C54+D54</f>
-        <v>2350</v>
+        <v>7800</v>
       </c>
       <c r="F54" s="19"/>
     </row>
     <row r="55" spans="1:6" ht="25.5">
-      <c r="A55" s="50">
-        <v>2110</v>
+      <c r="A55" s="49">
+        <v>1200</v>
       </c>
       <c r="B55" s="45" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C55" s="46">
-        <v>0</v>
+        <v>3027340</v>
       </c>
       <c r="D55" s="46">
-        <v>1350</v>
+        <v>0</v>
       </c>
       <c r="E55" s="46">
         <f t="shared" si="1"/>
-        <v>1350</v>
+        <v>3027340</v>
       </c>
       <c r="F55" s="19"/>
     </row>
-    <row r="56" spans="1:6">
-[...1 lines deleted...]
-        <v>2111</v>
+    <row r="56" spans="1:6" ht="25.5">
+      <c r="A56" s="50">
+        <v>1210</v>
       </c>
       <c r="B56" s="45" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C56" s="46">
-        <v>0</v>
+        <v>2510320</v>
       </c>
       <c r="D56" s="46">
-        <v>900</v>
+        <v>0</v>
       </c>
       <c r="E56" s="46">
         <f t="shared" si="1"/>
-        <v>900</v>
+        <v>2510320</v>
       </c>
       <c r="F56" s="19"/>
     </row>
-    <row r="57" spans="1:6">
-[...1 lines deleted...]
-        <v>2112</v>
+    <row r="57" spans="1:6" ht="25.5">
+      <c r="A57" s="50">
+        <v>1220</v>
       </c>
       <c r="B57" s="45" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C57" s="46">
-        <v>0</v>
+        <v>517020</v>
       </c>
       <c r="D57" s="46">
-        <v>450</v>
+        <v>0</v>
       </c>
       <c r="E57" s="46">
         <f t="shared" si="1"/>
-        <v>450</v>
+        <v>517020</v>
       </c>
       <c r="F57" s="19"/>
     </row>
-    <row r="58" spans="1:6" ht="25.5">
-[...1 lines deleted...]
-        <v>2120</v>
+    <row r="58" spans="1:6" ht="38.25">
+      <c r="A58" s="51">
+        <v>1221</v>
       </c>
       <c r="B58" s="45" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C58" s="46">
-        <v>0</v>
+        <v>176000</v>
       </c>
       <c r="D58" s="46">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="E58" s="46">
         <f t="shared" si="1"/>
-        <v>1000</v>
+        <v>176000</v>
       </c>
       <c r="F58" s="19"/>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:6" ht="25.5">
       <c r="A59" s="51">
-        <v>2121</v>
+        <v>1227</v>
       </c>
       <c r="B59" s="45" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C59" s="46">
-        <v>0</v>
+        <v>318520</v>
       </c>
       <c r="D59" s="46">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="E59" s="46">
         <f t="shared" si="1"/>
-        <v>500</v>
+        <v>318520</v>
       </c>
       <c r="F59" s="19"/>
     </row>
-    <row r="60" spans="1:6">
+    <row r="60" spans="1:6" ht="38.25">
       <c r="A60" s="51">
-        <v>2122</v>
+        <v>1228</v>
       </c>
       <c r="B60" s="45" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C60" s="46">
-        <v>0</v>
+        <v>22500</v>
       </c>
       <c r="D60" s="46">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="E60" s="46">
         <f t="shared" si="1"/>
-        <v>500</v>
+        <v>22500</v>
       </c>
       <c r="F60" s="19"/>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="48">
-        <v>2200</v>
+      <c r="A61" s="47">
+        <v>2000</v>
       </c>
       <c r="B61" s="45" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C61" s="46">
-        <v>0</v>
+        <v>5822919</v>
       </c>
       <c r="D61" s="46">
-        <v>1391170</v>
+        <v>43</v>
       </c>
       <c r="E61" s="46">
         <f t="shared" si="1"/>
-        <v>1391170</v>
+        <v>5822962</v>
       </c>
       <c r="F61" s="19"/>
     </row>
-    <row r="62" spans="1:6">
-[...1 lines deleted...]
-        <v>2210</v>
+    <row r="62" spans="1:6" ht="25.5">
+      <c r="A62" s="49">
+        <v>2100</v>
       </c>
       <c r="B62" s="45" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C62" s="46">
-        <v>0</v>
+        <v>2350</v>
       </c>
       <c r="D62" s="46">
-        <v>4893</v>
+        <v>0</v>
       </c>
       <c r="E62" s="46">
         <f t="shared" si="1"/>
-        <v>4893</v>
+        <v>2350</v>
       </c>
       <c r="F62" s="19"/>
     </row>
-    <row r="63" spans="1:6">
+    <row r="63" spans="1:6" ht="25.5">
       <c r="A63" s="50">
-        <v>2220</v>
+        <v>2110</v>
       </c>
       <c r="B63" s="45" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C63" s="46">
-        <v>0</v>
+        <v>1350</v>
       </c>
       <c r="D63" s="46">
-        <v>463850</v>
+        <v>0</v>
       </c>
       <c r="E63" s="46">
         <f t="shared" si="1"/>
-        <v>463850</v>
+        <v>1350</v>
       </c>
       <c r="F63" s="19"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="51">
-        <v>2221</v>
+        <v>2111</v>
       </c>
       <c r="B64" s="45" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C64" s="46">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="D64" s="46">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="E64" s="46">
         <f t="shared" si="1"/>
-        <v>75000</v>
+        <v>900</v>
       </c>
       <c r="F64" s="19"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="51">
-        <v>2222</v>
+        <v>2112</v>
       </c>
       <c r="B65" s="45" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C65" s="46">
-        <v>0</v>
+        <v>450</v>
       </c>
       <c r="D65" s="46">
-        <v>77000</v>
+        <v>0</v>
       </c>
       <c r="E65" s="46">
         <f t="shared" si="1"/>
-        <v>77000</v>
+        <v>450</v>
       </c>
       <c r="F65" s="19"/>
     </row>
-    <row r="66" spans="1:6">
-[...1 lines deleted...]
-        <v>2223</v>
+    <row r="66" spans="1:6" ht="25.5">
+      <c r="A66" s="50">
+        <v>2120</v>
       </c>
       <c r="B66" s="45" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C66" s="46">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="D66" s="46">
-        <v>226000</v>
+        <v>0</v>
       </c>
       <c r="E66" s="46">
         <f t="shared" si="1"/>
-        <v>226000</v>
+        <v>1000</v>
       </c>
       <c r="F66" s="19"/>
     </row>
-    <row r="67" spans="1:6" ht="38.25">
+    <row r="67" spans="1:6">
       <c r="A67" s="51">
-        <v>2224</v>
+        <v>2121</v>
       </c>
       <c r="B67" s="45" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C67" s="46">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="D67" s="46">
-        <v>85850</v>
+        <v>0</v>
       </c>
       <c r="E67" s="46">
         <f t="shared" si="1"/>
-        <v>85850</v>
+        <v>500</v>
       </c>
       <c r="F67" s="19"/>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68" s="50">
-        <v>2230</v>
+      <c r="A68" s="51">
+        <v>2122</v>
       </c>
       <c r="B68" s="45" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C68" s="46">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="D68" s="46">
-        <v>181933</v>
+        <v>0</v>
       </c>
       <c r="E68" s="46">
         <f t="shared" si="1"/>
-        <v>181933</v>
+        <v>500</v>
       </c>
       <c r="F68" s="19"/>
     </row>
-    <row r="69" spans="1:6" ht="25.5">
-[...1 lines deleted...]
-        <v>2231</v>
+    <row r="69" spans="1:6">
+      <c r="A69" s="49">
+        <v>2200</v>
       </c>
       <c r="B69" s="45" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C69" s="46">
-        <v>0</v>
+        <v>1391170</v>
       </c>
       <c r="D69" s="46">
-        <v>2500</v>
+        <v>43</v>
       </c>
       <c r="E69" s="46">
         <f t="shared" si="1"/>
-        <v>2500</v>
+        <v>1391213</v>
       </c>
       <c r="F69" s="19"/>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="51">
-        <v>2232</v>
+      <c r="A70" s="50">
+        <v>2210</v>
       </c>
       <c r="B70" s="45" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C70" s="46">
-        <v>0</v>
+        <v>4893</v>
       </c>
       <c r="D70" s="46">
-        <v>15099</v>
+        <v>0</v>
       </c>
       <c r="E70" s="46">
         <f t="shared" si="1"/>
-        <v>15099</v>
+        <v>4893</v>
       </c>
       <c r="F70" s="19"/>
     </row>
     <row r="71" spans="1:6">
-      <c r="A71" s="51">
-        <v>2233</v>
+      <c r="A71" s="50">
+        <v>2220</v>
       </c>
       <c r="B71" s="45" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C71" s="46">
-        <v>0</v>
+        <v>463850</v>
       </c>
       <c r="D71" s="46">
-        <v>2523</v>
+        <v>0</v>
       </c>
       <c r="E71" s="46">
         <f t="shared" si="1"/>
-        <v>2523</v>
+        <v>463850</v>
       </c>
       <c r="F71" s="19"/>
     </row>
-    <row r="72" spans="1:6" ht="25.5">
+    <row r="72" spans="1:6">
       <c r="A72" s="51">
-        <v>2234</v>
+        <v>2221</v>
       </c>
       <c r="B72" s="45" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C72" s="46">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="D72" s="46">
-        <v>1491</v>
+        <v>0</v>
       </c>
       <c r="E72" s="46">
         <f t="shared" si="1"/>
-        <v>1491</v>
+        <v>75000</v>
       </c>
       <c r="F72" s="19"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="51">
-        <v>2235</v>
+        <v>2222</v>
       </c>
       <c r="B73" s="45" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C73" s="46">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="D73" s="46">
-        <v>44125</v>
+        <v>0</v>
       </c>
       <c r="E73" s="46">
         <f t="shared" si="1"/>
-        <v>44125</v>
+        <v>77000</v>
       </c>
       <c r="F73" s="19"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="51">
-        <v>2236</v>
+        <v>2223</v>
       </c>
       <c r="B74" s="45" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C74" s="46">
-        <v>0</v>
+        <v>226000</v>
       </c>
       <c r="D74" s="46">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="E74" s="46">
         <f t="shared" si="1"/>
-        <v>14</v>
+        <v>226000</v>
       </c>
       <c r="F74" s="19"/>
     </row>
-    <row r="75" spans="1:6">
+    <row r="75" spans="1:6" ht="38.25">
       <c r="A75" s="51">
-        <v>2239</v>
+        <v>2224</v>
       </c>
       <c r="B75" s="45" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C75" s="46">
-        <v>0</v>
+        <v>85850</v>
       </c>
       <c r="D75" s="46">
-        <v>116181</v>
+        <v>0</v>
       </c>
       <c r="E75" s="46">
         <f t="shared" si="1"/>
-        <v>116181</v>
+        <v>85850</v>
       </c>
       <c r="F75" s="19"/>
     </row>
-    <row r="76" spans="1:6" ht="25.5">
+    <row r="76" spans="1:6">
       <c r="A76" s="50">
-        <v>2240</v>
+        <v>2230</v>
       </c>
       <c r="B76" s="45" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C76" s="46">
-        <v>0</v>
+        <v>181933</v>
       </c>
       <c r="D76" s="46">
-        <v>677366</v>
+        <v>0</v>
       </c>
       <c r="E76" s="46">
         <f t="shared" si="1"/>
-        <v>677366</v>
+        <v>181933</v>
       </c>
       <c r="F76" s="19"/>
     </row>
-    <row r="77" spans="1:6">
+    <row r="77" spans="1:6" ht="25.5">
       <c r="A77" s="51">
-        <v>2241</v>
+        <v>2231</v>
       </c>
       <c r="B77" s="45" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C77" s="46">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="D77" s="46">
-        <v>369048</v>
+        <v>0</v>
       </c>
       <c r="E77" s="46">
         <f t="shared" si="1"/>
-        <v>369048</v>
+        <v>2500</v>
       </c>
       <c r="F77" s="19"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="51">
-        <v>2242</v>
+        <v>2232</v>
       </c>
       <c r="B78" s="45" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C78" s="46">
-        <v>0</v>
+        <v>15099</v>
       </c>
       <c r="D78" s="46">
-        <v>31983</v>
+        <v>0</v>
       </c>
       <c r="E78" s="46">
         <f t="shared" si="1"/>
-        <v>31983</v>
+        <v>15099</v>
       </c>
       <c r="F78" s="19"/>
     </row>
-    <row r="79" spans="1:6" ht="25.5">
+    <row r="79" spans="1:6">
       <c r="A79" s="51">
-        <v>2243</v>
+        <v>2233</v>
       </c>
       <c r="B79" s="45" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C79" s="46">
-        <v>0</v>
+        <v>2523</v>
       </c>
       <c r="D79" s="46">
-        <v>142171</v>
+        <v>0</v>
       </c>
       <c r="E79" s="46">
         <f t="shared" si="1"/>
-        <v>142171</v>
+        <v>2523</v>
       </c>
       <c r="F79" s="19"/>
     </row>
-    <row r="80" spans="1:6">
+    <row r="80" spans="1:6" ht="25.5">
       <c r="A80" s="51">
-        <v>2244</v>
+        <v>2234</v>
       </c>
       <c r="B80" s="45" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C80" s="46">
-        <v>0</v>
+        <v>1491</v>
       </c>
       <c r="D80" s="46">
-        <v>123467</v>
+        <v>0</v>
       </c>
       <c r="E80" s="46">
         <f t="shared" si="1"/>
-        <v>123467</v>
+        <v>1491</v>
       </c>
       <c r="F80" s="19"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="51">
-        <v>2247</v>
+        <v>2235</v>
       </c>
       <c r="B81" s="45" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C81" s="46">
-        <v>0</v>
+        <v>44125</v>
       </c>
       <c r="D81" s="46">
-        <v>1651</v>
+        <v>0</v>
       </c>
       <c r="E81" s="46">
         <f t="shared" si="1"/>
-        <v>1651</v>
+        <v>44125</v>
       </c>
       <c r="F81" s="19"/>
     </row>
-    <row r="82" spans="1:6" ht="25.5">
+    <row r="82" spans="1:6">
       <c r="A82" s="51">
-        <v>2249</v>
+        <v>2236</v>
       </c>
       <c r="B82" s="45" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C82" s="46">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="D82" s="46">
-        <v>9046</v>
+        <v>0</v>
       </c>
       <c r="E82" s="46">
         <f t="shared" si="1"/>
-        <v>9046</v>
+        <v>14</v>
       </c>
       <c r="F82" s="19"/>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="50">
-        <v>2250</v>
+      <c r="A83" s="51">
+        <v>2239</v>
       </c>
       <c r="B83" s="45" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C83" s="46">
-        <v>0</v>
+        <v>116181</v>
       </c>
       <c r="D83" s="46">
-        <v>61392</v>
+        <v>0</v>
       </c>
       <c r="E83" s="46">
         <f t="shared" si="1"/>
-        <v>61392</v>
+        <v>116181</v>
       </c>
       <c r="F83" s="19"/>
     </row>
-    <row r="84" spans="1:6">
+    <row r="84" spans="1:6" ht="25.5">
       <c r="A84" s="50">
-        <v>2260</v>
+        <v>2240</v>
       </c>
       <c r="B84" s="45" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C84" s="46">
-        <v>0</v>
+        <v>677366</v>
       </c>
       <c r="D84" s="46">
-        <v>1736</v>
+        <v>-5235</v>
       </c>
       <c r="E84" s="46">
         <f t="shared" si="1"/>
-        <v>1736</v>
+        <v>672131</v>
       </c>
       <c r="F84" s="19"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="51">
-        <v>2263</v>
+        <v>2241</v>
       </c>
       <c r="B85" s="45" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C85" s="46">
-        <v>0</v>
+        <v>369048</v>
       </c>
       <c r="D85" s="46">
-        <v>1475</v>
+        <v>-6841</v>
       </c>
       <c r="E85" s="46">
         <f t="shared" si="1"/>
-        <v>1475</v>
+        <v>362207</v>
       </c>
       <c r="F85" s="19"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="51">
-        <v>2264</v>
+        <v>2242</v>
       </c>
       <c r="B86" s="45" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C86" s="46">
-        <v>0</v>
+        <v>31983</v>
       </c>
       <c r="D86" s="46">
-        <v>261</v>
+        <v>0</v>
       </c>
       <c r="E86" s="46">
         <f t="shared" ref="E86:E117" si="2">C86+D86</f>
-        <v>261</v>
+        <v>31983</v>
       </c>
       <c r="F86" s="19"/>
     </row>
     <row r="87" spans="1:6" ht="25.5">
-      <c r="A87" s="48">
-        <v>2300</v>
+      <c r="A87" s="51">
+        <v>2243</v>
       </c>
       <c r="B87" s="45" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C87" s="46">
-        <v>0</v>
+        <v>142171</v>
       </c>
       <c r="D87" s="46">
-        <v>4382117</v>
+        <v>43</v>
       </c>
       <c r="E87" s="46">
         <f t="shared" si="2"/>
-        <v>4382117</v>
+        <v>142214</v>
       </c>
       <c r="F87" s="19"/>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="50">
-        <v>2310</v>
+      <c r="A88" s="51">
+        <v>2244</v>
       </c>
       <c r="B88" s="45" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C88" s="46">
-        <v>0</v>
+        <v>123467</v>
       </c>
       <c r="D88" s="46">
-        <v>174505</v>
+        <v>0</v>
       </c>
       <c r="E88" s="46">
         <f t="shared" si="2"/>
-        <v>174505</v>
+        <v>123467</v>
       </c>
       <c r="F88" s="19"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="51">
-        <v>2311</v>
+        <v>2247</v>
       </c>
       <c r="B89" s="45" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C89" s="46">
-        <v>0</v>
+        <v>1651</v>
       </c>
       <c r="D89" s="46">
-        <v>18900</v>
+        <v>1563</v>
       </c>
       <c r="E89" s="46">
         <f t="shared" si="2"/>
-        <v>18900</v>
+        <v>3214</v>
       </c>
       <c r="F89" s="19"/>
     </row>
-    <row r="90" spans="1:6">
+    <row r="90" spans="1:6" ht="25.5">
       <c r="A90" s="51">
-        <v>2312</v>
+        <v>2249</v>
       </c>
       <c r="B90" s="45" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C90" s="46">
-        <v>0</v>
+        <v>9046</v>
       </c>
       <c r="D90" s="46">
-        <v>145605</v>
+        <v>0</v>
       </c>
       <c r="E90" s="46">
         <f t="shared" si="2"/>
-        <v>145605</v>
+        <v>9046</v>
       </c>
       <c r="F90" s="19"/>
     </row>
-    <row r="91" spans="1:6" ht="25.5">
-[...1 lines deleted...]
-        <v>2314</v>
+    <row r="91" spans="1:6">
+      <c r="A91" s="50">
+        <v>2250</v>
       </c>
       <c r="B91" s="45" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C91" s="46">
-        <v>0</v>
+        <v>61392</v>
       </c>
       <c r="D91" s="46">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="E91" s="46">
         <f t="shared" si="2"/>
-        <v>10000</v>
+        <v>61392</v>
       </c>
       <c r="F91" s="19"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="50">
-        <v>2320</v>
+        <v>2260</v>
       </c>
       <c r="B92" s="45" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C92" s="46">
-        <v>0</v>
+        <v>1736</v>
       </c>
       <c r="D92" s="46">
-        <v>397250</v>
+        <v>5278</v>
       </c>
       <c r="E92" s="46">
         <f t="shared" si="2"/>
-        <v>397250</v>
+        <v>7014</v>
       </c>
       <c r="F92" s="19"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="51">
-        <v>2321</v>
+        <v>2262</v>
       </c>
       <c r="B93" s="45" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C93" s="46">
         <v>0</v>
       </c>
       <c r="D93" s="46">
-        <v>348000</v>
+        <v>5278</v>
       </c>
       <c r="E93" s="46">
         <f t="shared" si="2"/>
-        <v>348000</v>
+        <v>5278</v>
       </c>
       <c r="F93" s="19"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="51">
-        <v>2322</v>
+        <v>2263</v>
       </c>
       <c r="B94" s="45" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C94" s="46">
-        <v>0</v>
+        <v>1475</v>
       </c>
       <c r="D94" s="46">
-        <v>49250</v>
+        <v>0</v>
       </c>
       <c r="E94" s="46">
         <f t="shared" si="2"/>
-        <v>49250</v>
+        <v>1475</v>
       </c>
       <c r="F94" s="19"/>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="50">
-        <v>2330</v>
+      <c r="A95" s="51">
+        <v>2264</v>
       </c>
       <c r="B95" s="45" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C95" s="46">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="D95" s="46">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="E95" s="46">
         <f t="shared" si="2"/>
-        <v>240</v>
+        <v>261</v>
       </c>
       <c r="F95" s="19"/>
     </row>
     <row r="96" spans="1:6" ht="25.5">
-      <c r="A96" s="50">
-        <v>2340</v>
+      <c r="A96" s="49">
+        <v>2300</v>
       </c>
       <c r="B96" s="45" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C96" s="46">
-        <v>0</v>
+        <v>4382117</v>
       </c>
       <c r="D96" s="46">
-        <v>201500</v>
+        <v>0</v>
       </c>
       <c r="E96" s="46">
         <f t="shared" si="2"/>
-        <v>201500</v>
+        <v>4382117</v>
       </c>
       <c r="F96" s="19"/>
     </row>
     <row r="97" spans="1:6">
-      <c r="A97" s="51">
-        <v>2341</v>
+      <c r="A97" s="50">
+        <v>2310</v>
       </c>
       <c r="B97" s="45" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C97" s="46">
-        <v>0</v>
+        <v>174505</v>
       </c>
       <c r="D97" s="46">
-        <v>201500</v>
+        <v>0</v>
       </c>
       <c r="E97" s="46">
         <f t="shared" si="2"/>
-        <v>201500</v>
+        <v>174505</v>
       </c>
       <c r="F97" s="19"/>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="50">
-        <v>2350</v>
+      <c r="A98" s="51">
+        <v>2311</v>
       </c>
       <c r="B98" s="45" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C98" s="46">
-        <v>0</v>
+        <v>18900</v>
       </c>
       <c r="D98" s="46">
-        <v>204700</v>
+        <v>0</v>
       </c>
       <c r="E98" s="46">
         <f t="shared" si="2"/>
-        <v>204700</v>
+        <v>18900</v>
       </c>
       <c r="F98" s="19"/>
     </row>
-    <row r="99" spans="1:6" ht="25.5">
-[...1 lines deleted...]
-        <v>2360</v>
+    <row r="99" spans="1:6">
+      <c r="A99" s="51">
+        <v>2312</v>
       </c>
       <c r="B99" s="45" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C99" s="46">
-        <v>0</v>
+        <v>145605</v>
       </c>
       <c r="D99" s="46">
-        <v>3402423</v>
+        <v>0</v>
       </c>
       <c r="E99" s="46">
         <f t="shared" si="2"/>
-        <v>3402423</v>
+        <v>145605</v>
       </c>
       <c r="F99" s="19"/>
     </row>
-    <row r="100" spans="1:6">
+    <row r="100" spans="1:6" ht="25.5">
       <c r="A100" s="51">
-        <v>2361</v>
+        <v>2314</v>
       </c>
       <c r="B100" s="45" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C100" s="46">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="D100" s="46">
-        <v>180300</v>
+        <v>0</v>
       </c>
       <c r="E100" s="46">
         <f t="shared" si="2"/>
-        <v>180300</v>
+        <v>10000</v>
       </c>
       <c r="F100" s="19"/>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="51">
-        <v>2362</v>
+      <c r="A101" s="50">
+        <v>2320</v>
       </c>
       <c r="B101" s="45" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C101" s="46">
-        <v>0</v>
+        <v>397250</v>
       </c>
       <c r="D101" s="46">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="E101" s="46">
         <f t="shared" si="2"/>
-        <v>300</v>
+        <v>397250</v>
       </c>
       <c r="F101" s="19"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="51">
-        <v>2363</v>
+        <v>2321</v>
       </c>
       <c r="B102" s="45" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C102" s="46">
-        <v>0</v>
+        <v>348000</v>
       </c>
       <c r="D102" s="46">
-        <v>2925187</v>
+        <v>0</v>
       </c>
       <c r="E102" s="46">
         <f t="shared" si="2"/>
-        <v>2925187</v>
+        <v>348000</v>
       </c>
       <c r="F102" s="19"/>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="51">
-        <v>2364</v>
+        <v>2322</v>
       </c>
       <c r="B103" s="45" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C103" s="46">
-        <v>0</v>
+        <v>49250</v>
       </c>
       <c r="D103" s="46">
-        <v>24699</v>
+        <v>0</v>
       </c>
       <c r="E103" s="46">
         <f t="shared" si="2"/>
-        <v>24699</v>
+        <v>49250</v>
       </c>
       <c r="F103" s="19"/>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="51">
-        <v>2365</v>
+      <c r="A104" s="50">
+        <v>2330</v>
       </c>
       <c r="B104" s="45" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C104" s="46">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="D104" s="46">
-        <v>9912</v>
+        <v>0</v>
       </c>
       <c r="E104" s="46">
         <f t="shared" si="2"/>
-        <v>9912</v>
+        <v>240</v>
       </c>
       <c r="F104" s="19"/>
     </row>
-    <row r="105" spans="1:6" ht="51">
-[...1 lines deleted...]
-        <v>2369</v>
+    <row r="105" spans="1:6" ht="25.5">
+      <c r="A105" s="50">
+        <v>2340</v>
       </c>
       <c r="B105" s="45" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C105" s="46">
-        <v>0</v>
+        <v>201500</v>
       </c>
       <c r="D105" s="46">
-        <v>262025</v>
+        <v>0</v>
       </c>
       <c r="E105" s="46">
         <f t="shared" si="2"/>
-        <v>262025</v>
+        <v>201500</v>
       </c>
       <c r="F105" s="19"/>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="50">
-        <v>2390</v>
+      <c r="A106" s="51">
+        <v>2341</v>
       </c>
       <c r="B106" s="45" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C106" s="46">
-        <v>0</v>
+        <v>201500</v>
       </c>
       <c r="D106" s="46">
-        <v>1499</v>
+        <v>0</v>
       </c>
       <c r="E106" s="46">
         <f t="shared" si="2"/>
-        <v>1499</v>
+        <v>201500</v>
       </c>
       <c r="F106" s="19"/>
     </row>
-    <row r="107" spans="1:6" ht="25.5">
-[...1 lines deleted...]
-        <v>2500</v>
+    <row r="107" spans="1:6">
+      <c r="A107" s="50">
+        <v>2350</v>
       </c>
       <c r="B107" s="45" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C107" s="46">
-        <v>0</v>
+        <v>204700</v>
       </c>
       <c r="D107" s="46">
-        <v>47282</v>
+        <v>0</v>
       </c>
       <c r="E107" s="46">
         <f t="shared" si="2"/>
-        <v>47282</v>
+        <v>204700</v>
       </c>
       <c r="F107" s="19"/>
     </row>
-    <row r="108" spans="1:6">
+    <row r="108" spans="1:6" ht="25.5">
       <c r="A108" s="50">
-        <v>2510</v>
+        <v>2360</v>
       </c>
       <c r="B108" s="45" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C108" s="46">
-        <v>0</v>
+        <v>3402423</v>
       </c>
       <c r="D108" s="46">
-        <v>47282</v>
+        <v>0</v>
       </c>
       <c r="E108" s="46">
         <f t="shared" si="2"/>
-        <v>47282</v>
+        <v>3402423</v>
       </c>
       <c r="F108" s="19"/>
     </row>
-    <row r="109" spans="1:6" ht="25.5">
+    <row r="109" spans="1:6">
       <c r="A109" s="51">
-        <v>2512</v>
+        <v>2361</v>
       </c>
       <c r="B109" s="45" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C109" s="46">
-        <v>0</v>
+        <v>180300</v>
       </c>
       <c r="D109" s="46">
-        <v>40154</v>
+        <v>0</v>
       </c>
       <c r="E109" s="46">
         <f t="shared" si="2"/>
-        <v>40154</v>
+        <v>180300</v>
       </c>
       <c r="F109" s="19"/>
     </row>
-    <row r="110" spans="1:6" ht="25.5">
+    <row r="110" spans="1:6">
       <c r="A110" s="51">
-        <v>2513</v>
+        <v>2362</v>
       </c>
       <c r="B110" s="45" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C110" s="46">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="D110" s="46">
-        <v>1510</v>
+        <v>0</v>
       </c>
       <c r="E110" s="46">
         <f t="shared" si="2"/>
-        <v>1510</v>
+        <v>300</v>
       </c>
       <c r="F110" s="19"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="51">
-        <v>2515</v>
+        <v>2363</v>
       </c>
       <c r="B111" s="45" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C111" s="46">
-        <v>0</v>
+        <v>2925187</v>
       </c>
       <c r="D111" s="46">
-        <v>3086</v>
+        <v>0</v>
       </c>
       <c r="E111" s="46">
         <f t="shared" si="2"/>
-        <v>3086</v>
+        <v>2925187</v>
       </c>
       <c r="F111" s="19"/>
     </row>
-    <row r="112" spans="1:6" ht="25.5">
+    <row r="112" spans="1:6">
       <c r="A112" s="51">
-        <v>2519</v>
+        <v>2364</v>
       </c>
       <c r="B112" s="45" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C112" s="46">
-        <v>0</v>
+        <v>24699</v>
       </c>
       <c r="D112" s="46">
-        <v>2532</v>
+        <v>0</v>
       </c>
       <c r="E112" s="46">
         <f t="shared" si="2"/>
-        <v>2532</v>
+        <v>24699</v>
       </c>
       <c r="F112" s="19"/>
     </row>
-    <row r="113" spans="1:26" ht="25.5">
-[...1 lines deleted...]
-        <v>142</v>
+    <row r="113" spans="1:6">
+      <c r="A113" s="51">
+        <v>2365</v>
       </c>
       <c r="B113" s="45" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C113" s="46">
-        <v>0</v>
+        <v>9912</v>
       </c>
       <c r="D113" s="46">
-        <v>855475</v>
+        <v>0</v>
       </c>
       <c r="E113" s="46">
         <f t="shared" si="2"/>
-        <v>855475</v>
+        <v>9912</v>
       </c>
       <c r="F113" s="19"/>
     </row>
-    <row r="114" spans="1:26">
-[...1 lines deleted...]
-        <v>6000</v>
+    <row r="114" spans="1:6" ht="51">
+      <c r="A114" s="51">
+        <v>2369</v>
       </c>
       <c r="B114" s="45" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C114" s="46">
-        <v>0</v>
+        <v>262025</v>
       </c>
       <c r="D114" s="46">
-        <v>855475</v>
+        <v>0</v>
       </c>
       <c r="E114" s="46">
         <f t="shared" si="2"/>
-        <v>855475</v>
+        <v>262025</v>
       </c>
       <c r="F114" s="19"/>
     </row>
-    <row r="115" spans="1:26">
-[...1 lines deleted...]
-        <v>6200</v>
+    <row r="115" spans="1:6">
+      <c r="A115" s="50">
+        <v>2390</v>
       </c>
       <c r="B115" s="45" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C115" s="46">
-        <v>0</v>
+        <v>1499</v>
       </c>
       <c r="D115" s="46">
-        <v>855475</v>
+        <v>0</v>
       </c>
       <c r="E115" s="46">
         <f t="shared" si="2"/>
-        <v>855475</v>
+        <v>1499</v>
       </c>
       <c r="F115" s="19"/>
     </row>
-    <row r="116" spans="1:26">
-[...1 lines deleted...]
-        <v>6230</v>
+    <row r="116" spans="1:6" ht="25.5">
+      <c r="A116" s="49">
+        <v>2500</v>
       </c>
       <c r="B116" s="45" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C116" s="46">
-        <v>0</v>
+        <v>47282</v>
       </c>
       <c r="D116" s="46">
-        <v>299477</v>
+        <v>0</v>
       </c>
       <c r="E116" s="46">
         <f t="shared" si="2"/>
-        <v>299477</v>
+        <v>47282</v>
       </c>
       <c r="F116" s="19"/>
     </row>
-    <row r="117" spans="1:26">
-[...1 lines deleted...]
-        <v>6239</v>
+    <row r="117" spans="1:6">
+      <c r="A117" s="50">
+        <v>2510</v>
       </c>
       <c r="B117" s="45" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C117" s="46">
-        <v>0</v>
+        <v>47282</v>
       </c>
       <c r="D117" s="46">
-        <v>299477</v>
+        <v>0</v>
       </c>
       <c r="E117" s="46">
         <f t="shared" si="2"/>
-        <v>299477</v>
+        <v>47282</v>
       </c>
       <c r="F117" s="19"/>
     </row>
-    <row r="118" spans="1:26">
-[...1 lines deleted...]
-        <v>6290</v>
+    <row r="118" spans="1:6" ht="25.5">
+      <c r="A118" s="51">
+        <v>2512</v>
       </c>
       <c r="B118" s="45" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C118" s="46">
-        <v>0</v>
+        <v>40154</v>
       </c>
       <c r="D118" s="46">
-        <v>555998</v>
+        <v>0</v>
       </c>
       <c r="E118" s="46">
-        <f t="shared" ref="E118:E126" si="3">C118+D118</f>
-        <v>555998</v>
+        <f t="shared" ref="E118:E141" si="3">C118+D118</f>
+        <v>40154</v>
       </c>
       <c r="F118" s="19"/>
     </row>
-    <row r="119" spans="1:26" ht="63.75">
+    <row r="119" spans="1:6" ht="25.5">
       <c r="A119" s="51">
-        <v>6296</v>
+        <v>2513</v>
       </c>
       <c r="B119" s="45" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C119" s="46">
-        <v>0</v>
+        <v>1510</v>
       </c>
       <c r="D119" s="46">
-        <v>555998</v>
+        <v>0</v>
       </c>
       <c r="E119" s="46">
         <f t="shared" si="3"/>
+        <v>1510</v>
+      </c>
+      <c r="F119" s="19"/>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="51">
+        <v>2515</v>
+      </c>
+      <c r="B120" s="45" t="s">
+        <v>148</v>
+      </c>
+      <c r="C120" s="46">
+        <v>3086</v>
+      </c>
+      <c r="D120" s="46">
+        <v>0</v>
+      </c>
+      <c r="E120" s="46">
+        <f t="shared" si="3"/>
+        <v>3086</v>
+      </c>
+      <c r="F120" s="19"/>
+    </row>
+    <row r="121" spans="1:6" ht="25.5">
+      <c r="A121" s="51">
+        <v>2519</v>
+      </c>
+      <c r="B121" s="45" t="s">
+        <v>149</v>
+      </c>
+      <c r="C121" s="46">
+        <v>2532</v>
+      </c>
+      <c r="D121" s="46">
+        <v>0</v>
+      </c>
+      <c r="E121" s="46">
+        <f t="shared" si="3"/>
+        <v>2532</v>
+      </c>
+      <c r="F121" s="19"/>
+    </row>
+    <row r="122" spans="1:6" ht="25.5">
+      <c r="A122" s="44" t="s">
+        <v>150</v>
+      </c>
+      <c r="B122" s="45" t="s">
+        <v>151</v>
+      </c>
+      <c r="C122" s="46">
+        <v>855475</v>
+      </c>
+      <c r="D122" s="46">
+        <v>0</v>
+      </c>
+      <c r="E122" s="46">
+        <f t="shared" si="3"/>
+        <v>855475</v>
+      </c>
+      <c r="F122" s="19"/>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="47">
+        <v>6000</v>
+      </c>
+      <c r="B123" s="45" t="s">
+        <v>152</v>
+      </c>
+      <c r="C123" s="46">
+        <v>855475</v>
+      </c>
+      <c r="D123" s="46">
+        <v>0</v>
+      </c>
+      <c r="E123" s="46">
+        <f t="shared" si="3"/>
+        <v>855475</v>
+      </c>
+      <c r="F123" s="19"/>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="49">
+        <v>6200</v>
+      </c>
+      <c r="B124" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C124" s="46">
+        <v>855475</v>
+      </c>
+      <c r="D124" s="46">
+        <v>0</v>
+      </c>
+      <c r="E124" s="46">
+        <f t="shared" si="3"/>
+        <v>855475</v>
+      </c>
+      <c r="F124" s="19"/>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="50">
+        <v>6230</v>
+      </c>
+      <c r="B125" s="45" t="s">
+        <v>154</v>
+      </c>
+      <c r="C125" s="46">
+        <v>299477</v>
+      </c>
+      <c r="D125" s="46">
+        <v>0</v>
+      </c>
+      <c r="E125" s="46">
+        <f t="shared" si="3"/>
+        <v>299477</v>
+      </c>
+      <c r="F125" s="19"/>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="51">
+        <v>6239</v>
+      </c>
+      <c r="B126" s="45" t="s">
+        <v>155</v>
+      </c>
+      <c r="C126" s="46">
+        <v>299477</v>
+      </c>
+      <c r="D126" s="46">
+        <v>0</v>
+      </c>
+      <c r="E126" s="46">
+        <f t="shared" si="3"/>
+        <v>299477</v>
+      </c>
+      <c r="F126" s="19"/>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="50">
+        <v>6290</v>
+      </c>
+      <c r="B127" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="C127" s="46">
         <v>555998</v>
       </c>
-      <c r="F119" s="19"/>
-[...11 lines deleted...]
-      <c r="D120" s="42">
+      <c r="D127" s="46">
+        <v>0</v>
+      </c>
+      <c r="E127" s="46">
+        <f t="shared" si="3"/>
+        <v>555998</v>
+      </c>
+      <c r="F127" s="19"/>
+    </row>
+    <row r="128" spans="1:6" ht="63.75">
+      <c r="A128" s="51">
+        <v>6296</v>
+      </c>
+      <c r="B128" s="45" t="s">
+        <v>157</v>
+      </c>
+      <c r="C128" s="46">
+        <v>555998</v>
+      </c>
+      <c r="D128" s="46">
+        <v>0</v>
+      </c>
+      <c r="E128" s="46">
+        <f t="shared" si="3"/>
+        <v>555998</v>
+      </c>
+      <c r="F128" s="19"/>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" s="43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B129" s="41" t="s">
+        <v>159</v>
+      </c>
+      <c r="C129" s="42">
         <v>225000</v>
       </c>
-      <c r="E120" s="42">
+      <c r="D129" s="42">
+        <v>0</v>
+      </c>
+      <c r="E129" s="42">
         <f t="shared" si="3"/>
         <v>225000</v>
       </c>
-      <c r="F120" s="19"/>
-[...11 lines deleted...]
-      <c r="D121" s="46">
+      <c r="F129" s="19"/>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" s="44" t="s">
+        <v>160</v>
+      </c>
+      <c r="B130" s="45" t="s">
+        <v>161</v>
+      </c>
+      <c r="C130" s="46">
         <v>225000</v>
       </c>
-      <c r="E121" s="46">
+      <c r="D130" s="46">
+        <v>0</v>
+      </c>
+      <c r="E130" s="46">
         <f t="shared" si="3"/>
         <v>225000</v>
       </c>
-      <c r="F121" s="19"/>
-[...11 lines deleted...]
-      <c r="D122" s="46">
+      <c r="F130" s="19"/>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" s="47">
+        <v>5000</v>
+      </c>
+      <c r="B131" s="45" t="s">
+        <v>161</v>
+      </c>
+      <c r="C131" s="46">
         <v>225000</v>
       </c>
-      <c r="E122" s="46">
+      <c r="D131" s="46">
+        <v>0</v>
+      </c>
+      <c r="E131" s="46">
         <f t="shared" si="3"/>
         <v>225000</v>
       </c>
-      <c r="F122" s="19"/>
-[...11 lines deleted...]
-      <c r="D123" s="46">
+      <c r="F131" s="19"/>
+    </row>
+    <row r="132" spans="1:26" ht="25.5">
+      <c r="A132" s="49">
+        <v>5200</v>
+      </c>
+      <c r="B132" s="45" t="s">
+        <v>162</v>
+      </c>
+      <c r="C132" s="46">
         <v>225000</v>
       </c>
-      <c r="E123" s="46">
+      <c r="D132" s="46">
+        <v>0</v>
+      </c>
+      <c r="E132" s="46">
         <f t="shared" si="3"/>
         <v>225000</v>
       </c>
-      <c r="F123" s="19"/>
-[...2 lines deleted...]
-      <c r="A124" s="50">
+      <c r="F132" s="19"/>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" s="50">
+        <v>5230</v>
+      </c>
+      <c r="B133" s="45" t="s">
+        <v>163</v>
+      </c>
+      <c r="C133" s="46">
+        <v>225000</v>
+      </c>
+      <c r="D133" s="46">
+        <v>0</v>
+      </c>
+      <c r="E133" s="46">
+        <f t="shared" si="3"/>
+        <v>225000</v>
+      </c>
+      <c r="F133" s="19"/>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" s="51">
         <v>5231</v>
       </c>
-      <c r="B124" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D124" s="46">
+      <c r="B134" s="45" t="s">
+        <v>164</v>
+      </c>
+      <c r="C134" s="46">
         <v>42350</v>
       </c>
-      <c r="E124" s="46">
+      <c r="D134" s="46">
+        <v>0</v>
+      </c>
+      <c r="E134" s="46">
         <f t="shared" si="3"/>
         <v>42350</v>
       </c>
-      <c r="F124" s="19"/>
-[...2 lines deleted...]
-      <c r="A125" s="50">
+      <c r="F134" s="19"/>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" s="51">
         <v>5238</v>
       </c>
-      <c r="B125" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D125" s="46">
+      <c r="B135" s="45" t="s">
+        <v>165</v>
+      </c>
+      <c r="C135" s="46">
         <v>8505</v>
       </c>
-      <c r="E125" s="46">
+      <c r="D135" s="46">
+        <v>0</v>
+      </c>
+      <c r="E135" s="46">
         <f t="shared" si="3"/>
         <v>8505</v>
       </c>
-      <c r="F125" s="19"/>
-[...2 lines deleted...]
-      <c r="A126" s="49">
+      <c r="F135" s="19"/>
+    </row>
+    <row r="136" spans="1:26" ht="25.5">
+      <c r="A136" s="51">
         <v>5239</v>
       </c>
-      <c r="B126" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D126" s="25">
+      <c r="B136" s="45" t="s">
+        <v>166</v>
+      </c>
+      <c r="C136" s="46">
         <v>174145</v>
       </c>
-      <c r="E126" s="25">
+      <c r="D136" s="46">
+        <v>0</v>
+      </c>
+      <c r="E136" s="46">
         <f t="shared" si="3"/>
         <v>174145</v>
       </c>
-      <c r="F126" s="19"/>
-[...17 lines deleted...]
-      <c r="Z128"/>
+      <c r="F136" s="19"/>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" s="40" t="s">
+        <v>167</v>
+      </c>
+      <c r="B137" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="C137" s="42">
+        <v>0</v>
+      </c>
+      <c r="D137" s="42">
+        <v>43</v>
+      </c>
+      <c r="E137" s="42">
+        <f t="shared" si="3"/>
+        <v>43</v>
+      </c>
+      <c r="F137" s="19"/>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" s="43" t="s">
+        <v>169</v>
+      </c>
+      <c r="B138" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="C138" s="42">
+        <v>0</v>
+      </c>
+      <c r="D138" s="42">
+        <v>43</v>
+      </c>
+      <c r="E138" s="42">
+        <f t="shared" si="3"/>
+        <v>43</v>
+      </c>
+      <c r="F138" s="19"/>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" s="44" t="s">
+        <v>171</v>
+      </c>
+      <c r="B139" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="C139" s="46">
+        <v>0</v>
+      </c>
+      <c r="D139" s="46">
+        <v>43</v>
+      </c>
+      <c r="E139" s="46">
+        <f t="shared" si="3"/>
+        <v>43</v>
+      </c>
+      <c r="F139" s="19"/>
+    </row>
+    <row r="140" spans="1:26" ht="38.25">
+      <c r="A140" s="47" t="s">
+        <v>173</v>
+      </c>
+      <c r="B140" s="45" t="s">
+        <v>174</v>
+      </c>
+      <c r="C140" s="46">
+        <v>0</v>
+      </c>
+      <c r="D140" s="46">
+        <v>43</v>
+      </c>
+      <c r="E140" s="46">
+        <f t="shared" si="3"/>
+        <v>43</v>
+      </c>
+      <c r="F140" s="19"/>
+    </row>
+    <row r="141" spans="1:26" ht="25.5">
+      <c r="A141" s="48" t="s">
+        <v>175</v>
+      </c>
+      <c r="B141" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C141" s="25">
+        <v>0</v>
+      </c>
+      <c r="D141" s="25">
+        <v>43</v>
+      </c>
+      <c r="E141" s="25">
+        <f t="shared" si="3"/>
+        <v>43</v>
+      </c>
+      <c r="F141" s="19"/>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" s="7"/>
+      <c r="B142" s="8"/>
+      <c r="C142" s="8"/>
+      <c r="D142" s="8"/>
+      <c r="E142" s="7"/>
+    </row>
+    <row r="143" spans="1:26" ht="32.25" customHeight="1">
+      <c r="A143" s="53" t="s">
+        <v>177</v>
+      </c>
+      <c r="B143" s="53"/>
+      <c r="C143" s="53"/>
+      <c r="D143" s="53"/>
+      <c r="E143" s="53"/>
+      <c r="F143" s="1"/>
+      <c r="Z143"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:E1"/>
-    <mergeCell ref="A128:E128"/>
+    <mergeCell ref="A143:E143"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
   </mergeCells>
   <pageMargins left="0.23622047244093999" right="0.23622047244093999" top="0.39370078740157" bottom="0.59055118110236005" header="0.51181102362205" footer="0.31496062992126"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Times New Roman"&amp;10&amp;Kc0c0c0Finanšu ministrija     &amp;R&amp;"Times New Roman"&amp;10&amp;Kc0c0c02024</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>